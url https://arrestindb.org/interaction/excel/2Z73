--- v0 (2025-12-05)
+++ v1 (2026-10-16)
@@ -10,74 +10,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="52">
   <si>
     <t>Ligand</t>
   </si>
   <si>
     <t>Amino Acid</t>
   </si>
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Generic Number</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Interaction</t>
   </si>
   <si>
     <t>Interaction Slug</t>
   </si>
   <si>
-    <t>Retinal (11-cis)</t>
+    <t>all-&lt;i&gt;trans&lt;/i&gt;-retinal</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>2.53x53</t>
   </si>
   <si>
     <t>TM2</t>
   </si>
   <si>
     <t>accessible</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>2.57x57</t>
   </si>
   <si>
     <t>Y</t>
   </si>
@@ -501,51 +501,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:G33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1156,134 +1156,157 @@
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28">
         <v>277</v>
       </c>
       <c r="D28" t="s">
         <v>44</v>
       </c>
       <c r="E28" t="s">
         <v>41</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>7</v>
       </c>
       <c r="B29" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="C29">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D29" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E29" t="s">
         <v>41</v>
       </c>
       <c r="F29" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="G29" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>7</v>
       </c>
       <c r="B30" t="s">
         <v>45</v>
       </c>
       <c r="C30">
         <v>278</v>
       </c>
       <c r="D30" t="s">
         <v>46</v>
       </c>
       <c r="E30" t="s">
         <v>41</v>
       </c>
       <c r="F30" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="G30" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C31">
-        <v>301</v>
+        <v>278</v>
       </c>
       <c r="D31" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E31" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="F31" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="G31" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C32">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="D32" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E32" t="s">
         <v>49</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" t="s">
+        <v>7</v>
+      </c>
+      <c r="B33" t="s">
+        <v>50</v>
+      </c>
+      <c r="C33">
+        <v>305</v>
+      </c>
+      <c r="D33" t="s">
+        <v>51</v>
+      </c>
+      <c r="E33" t="s">
+        <v>49</v>
+      </c>
+      <c r="F33" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">