--- v0 (2025-12-05)
+++ v1 (2026-10-16)
@@ -33,51 +33,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="49">
   <si>
     <t>Ligand</t>
   </si>
   <si>
     <t>Amino Acid</t>
   </si>
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Generic Number</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Interaction</t>
   </si>
   <si>
     <t>Interaction Slug</t>
   </si>
   <si>
-    <t>Methyl 4-[[(4R,4aS,7R,7aR,12bS)-3-(cyclopropylmethyl)-4a,9-dihydroxy-1,2,4,5,6,7,7a,13-octahydro-4,12-methanobenzofuro[3,2-e]isoquinolin-7-yl]amino]-4-oxobutanoate</t>
+    <t>beta-funaltrexamine</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>3.32x32</t>
   </si>
   <si>
     <t>TM3</t>
   </si>
   <si>
     <t>accessible</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
     <t>polar (charge-assisted hydrogen bond)</t>
   </si>
   <si>
     <t>polar_neg_protein</t>
   </si>
   <si>
     <t>Y</t>
   </si>