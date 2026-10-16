--- v0 (2025-12-05)
+++ v1 (2026-10-16)
@@ -33,51 +33,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="547" uniqueCount="80">
   <si>
     <t>Ligand</t>
   </si>
   <si>
     <t>Amino Acid</t>
   </si>
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Generic Number</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Interaction</t>
   </si>
   <si>
     <t>Interaction Slug</t>
   </si>
   <si>
-    <t>CHEMBL410972</t>
+    <t>glucagon-like peptide 1-(7-37) (Human)</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>accessible</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Van der Waals</t>
   </si>
   <si>
     <t>polar (hydrogen bond with backbone)</t>
   </si>
@@ -654,330 +654,330 @@
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3">
         <v>32</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4">
         <v>32</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5">
         <v>32</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
       <c r="G5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6">
         <v>35</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7">
         <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>18</v>
       </c>
       <c r="C8">
         <v>39</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="G8" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9">
         <v>39</v>
       </c>
       <c r="D9" t="s">
         <v>9</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>18</v>
       </c>
       <c r="C10">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" t="s">
         <v>21</v>
       </c>
       <c r="C11">
         <v>68</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" t="s">
         <v>21</v>
       </c>
       <c r="C12">
         <v>68</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>7</v>
       </c>
       <c r="B13" t="s">
         <v>22</v>
       </c>
       <c r="C13">
         <v>69</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" t="s">
         <v>22</v>
       </c>
       <c r="C14">
         <v>69</v>
       </c>
       <c r="D14" t="s">
         <v>9</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" t="s">
         <v>22</v>
       </c>
       <c r="C15">
         <v>69</v>
       </c>
       <c r="D15" t="s">
         <v>9</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>22</v>
       </c>
       <c r="C16">
         <v>88</v>
       </c>
       <c r="D16" t="s">
         <v>9</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16" t="s">
         <v>12</v>
       </c>
     </row>
@@ -999,146 +999,146 @@
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18">
         <v>91</v>
       </c>
       <c r="D18" t="s">
         <v>9</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G18" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" t="s">
         <v>18</v>
       </c>
       <c r="C19">
         <v>91</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" t="s">
         <v>18</v>
       </c>
       <c r="C20">
         <v>91</v>
       </c>
       <c r="D20" t="s">
         <v>9</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" t="s">
         <v>13</v>
       </c>
       <c r="C21">
         <v>118</v>
       </c>
       <c r="D21" t="s">
         <v>9</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" t="s">
         <v>13</v>
       </c>
       <c r="C22">
         <v>118</v>
       </c>
       <c r="D22" t="s">
         <v>9</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" t="s">
         <v>26</v>
       </c>
       <c r="C23">
         <v>121</v>
       </c>
       <c r="D23" t="s">
         <v>9</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1298,77 +1298,77 @@
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" t="s">
         <v>13</v>
       </c>
       <c r="C31">
         <v>142</v>
       </c>
       <c r="D31" t="s">
         <v>33</v>
       </c>
       <c r="E31" t="s">
         <v>31</v>
       </c>
       <c r="F31" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G31" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>7</v>
       </c>
       <c r="B32" t="s">
         <v>13</v>
       </c>
       <c r="C32">
         <v>142</v>
       </c>
       <c r="D32" t="s">
         <v>33</v>
       </c>
       <c r="E32" t="s">
         <v>31</v>
       </c>
       <c r="F32" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="G32" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" t="s">
         <v>13</v>
       </c>
       <c r="C33">
         <v>142</v>
       </c>
       <c r="D33" t="s">
         <v>33</v>
       </c>
       <c r="E33" t="s">
         <v>31</v>
       </c>
       <c r="F33" t="s">
         <v>23</v>
       </c>
       <c r="G33" t="s">
         <v>24</v>
       </c>
     </row>
@@ -1482,77 +1482,77 @@
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>7</v>
       </c>
       <c r="B39" t="s">
         <v>39</v>
       </c>
       <c r="C39">
         <v>197</v>
       </c>
       <c r="D39" t="s">
         <v>40</v>
       </c>
       <c r="E39" t="s">
         <v>36</v>
       </c>
       <c r="F39" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="G39" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>7</v>
       </c>
       <c r="B40" t="s">
         <v>39</v>
       </c>
       <c r="C40">
         <v>197</v>
       </c>
       <c r="D40" t="s">
         <v>40</v>
       </c>
       <c r="E40" t="s">
         <v>36</v>
       </c>
       <c r="F40" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="G40" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>7</v>
       </c>
       <c r="B41" t="s">
         <v>13</v>
       </c>
       <c r="C41">
         <v>201</v>
       </c>
       <c r="D41" t="s">
         <v>42</v>
       </c>
       <c r="E41" t="s">
         <v>36</v>
       </c>
       <c r="F41" t="s">
         <v>14</v>
       </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
     </row>
@@ -1643,77 +1643,77 @@
       </c>
       <c r="F45" t="s">
         <v>45</v>
       </c>
       <c r="G45" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>7</v>
       </c>
       <c r="B46" t="s">
         <v>22</v>
       </c>
       <c r="C46">
         <v>205</v>
       </c>
       <c r="D46" t="s">
         <v>47</v>
       </c>
       <c r="E46" t="s">
         <v>36</v>
       </c>
       <c r="F46" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G46" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>7</v>
       </c>
       <c r="B47" t="s">
         <v>22</v>
       </c>
       <c r="C47">
         <v>205</v>
       </c>
       <c r="D47" t="s">
         <v>47</v>
       </c>
       <c r="E47" t="s">
         <v>36</v>
       </c>
       <c r="F47" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G47" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>7</v>
       </c>
       <c r="B48" t="s">
         <v>48</v>
       </c>
       <c r="C48">
         <v>208</v>
       </c>
       <c r="D48" t="s">
         <v>49</v>
       </c>
       <c r="E48" t="s">
         <v>36</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1758,100 +1758,100 @@
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>7</v>
       </c>
       <c r="B51" t="s">
         <v>52</v>
       </c>
       <c r="C51">
         <v>212</v>
       </c>
       <c r="D51" t="s">
         <v>9</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="G51" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
         <v>7</v>
       </c>
       <c r="B52" t="s">
         <v>52</v>
       </c>
       <c r="C52">
         <v>212</v>
       </c>
       <c r="D52" t="s">
         <v>9</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
         <v>7</v>
       </c>
       <c r="B53" t="s">
         <v>52</v>
       </c>
       <c r="C53">
         <v>212</v>
       </c>
       <c r="D53" t="s">
         <v>9</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G53" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
         <v>7</v>
       </c>
       <c r="B54" t="s">
         <v>50</v>
       </c>
       <c r="C54">
         <v>213</v>
       </c>
       <c r="D54" t="s">
         <v>9</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1873,215 +1873,215 @@
       </c>
       <c r="F55" t="s">
         <v>14</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
         <v>7</v>
       </c>
       <c r="B56" t="s">
         <v>43</v>
       </c>
       <c r="C56">
         <v>233</v>
       </c>
       <c r="D56" t="s">
         <v>55</v>
       </c>
       <c r="E56" t="s">
         <v>56</v>
       </c>
       <c r="F56" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G56" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
         <v>7</v>
       </c>
       <c r="B57" t="s">
         <v>43</v>
       </c>
       <c r="C57">
         <v>233</v>
       </c>
       <c r="D57" t="s">
         <v>55</v>
       </c>
       <c r="E57" t="s">
         <v>56</v>
       </c>
       <c r="F57" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G57" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
         <v>7</v>
       </c>
       <c r="B58" t="s">
         <v>50</v>
       </c>
       <c r="C58">
         <v>234</v>
       </c>
       <c r="D58" t="s">
         <v>57</v>
       </c>
       <c r="E58" t="s">
         <v>56</v>
       </c>
       <c r="F58" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G58" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
         <v>7</v>
       </c>
       <c r="B59" t="s">
         <v>50</v>
       </c>
       <c r="C59">
         <v>234</v>
       </c>
       <c r="D59" t="s">
         <v>57</v>
       </c>
       <c r="E59" t="s">
         <v>56</v>
       </c>
       <c r="F59" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="G59" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
         <v>7</v>
       </c>
       <c r="B60" t="s">
         <v>37</v>
       </c>
       <c r="C60">
         <v>237</v>
       </c>
       <c r="D60" t="s">
         <v>58</v>
       </c>
       <c r="E60" t="s">
         <v>56</v>
       </c>
       <c r="F60" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="G60" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>7</v>
       </c>
       <c r="B61" t="s">
         <v>37</v>
       </c>
       <c r="C61">
         <v>237</v>
       </c>
       <c r="D61" t="s">
         <v>58</v>
       </c>
       <c r="E61" t="s">
         <v>56</v>
       </c>
       <c r="F61" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G61" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
         <v>7</v>
       </c>
       <c r="B62" t="s">
         <v>22</v>
       </c>
       <c r="C62">
         <v>241</v>
       </c>
       <c r="D62" t="s">
         <v>59</v>
       </c>
       <c r="E62" t="s">
         <v>56</v>
       </c>
       <c r="F62" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G62" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
         <v>7</v>
       </c>
       <c r="B63" t="s">
         <v>22</v>
       </c>
       <c r="C63">
         <v>241</v>
       </c>
       <c r="D63" t="s">
         <v>59</v>
       </c>
       <c r="E63" t="s">
         <v>56</v>
       </c>
       <c r="F63" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="G63" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
         <v>7</v>
       </c>
       <c r="B64" t="s">
         <v>18</v>
       </c>
       <c r="C64">
         <v>297</v>
       </c>
       <c r="D64" t="s">
         <v>60</v>
       </c>
       <c r="E64" t="s">
         <v>61</v>
       </c>
       <c r="F64" t="s">
         <v>14</v>
       </c>
       <c r="G64" t="s">
         <v>14</v>
       </c>
     </row>
@@ -2172,238 +2172,238 @@
       </c>
       <c r="F68" t="s">
         <v>45</v>
       </c>
       <c r="G68" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
         <v>7</v>
       </c>
       <c r="B69" t="s">
         <v>26</v>
       </c>
       <c r="C69">
         <v>299</v>
       </c>
       <c r="D69" t="s">
         <v>9</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G69" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
         <v>7</v>
       </c>
       <c r="B70" t="s">
         <v>26</v>
       </c>
       <c r="C70">
         <v>299</v>
       </c>
       <c r="D70" t="s">
         <v>9</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="G70" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
         <v>7</v>
       </c>
       <c r="B71" t="s">
         <v>26</v>
       </c>
       <c r="C71">
         <v>299</v>
       </c>
       <c r="D71" t="s">
         <v>9</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="G71" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
         <v>7</v>
       </c>
       <c r="B72" t="s">
         <v>64</v>
       </c>
       <c r="C72">
         <v>300</v>
       </c>
       <c r="D72" t="s">
         <v>9</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
         <v>7</v>
       </c>
       <c r="B73" t="s">
         <v>18</v>
       </c>
       <c r="C73">
         <v>306</v>
       </c>
       <c r="D73" t="s">
         <v>65</v>
       </c>
       <c r="E73" t="s">
         <v>66</v>
       </c>
       <c r="F73" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="G73" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
         <v>7</v>
       </c>
       <c r="B74" t="s">
         <v>18</v>
       </c>
       <c r="C74">
         <v>306</v>
       </c>
       <c r="D74" t="s">
         <v>65</v>
       </c>
       <c r="E74" t="s">
         <v>66</v>
       </c>
       <c r="F74" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="G74" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
         <v>7</v>
       </c>
       <c r="B75" t="s">
         <v>67</v>
       </c>
       <c r="C75">
         <v>309</v>
       </c>
       <c r="D75" t="s">
         <v>68</v>
       </c>
       <c r="E75" t="s">
         <v>66</v>
       </c>
       <c r="F75" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G75" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
         <v>7</v>
       </c>
       <c r="B76" t="s">
         <v>67</v>
       </c>
       <c r="C76">
         <v>309</v>
       </c>
       <c r="D76" t="s">
         <v>68</v>
       </c>
       <c r="E76" t="s">
         <v>66</v>
       </c>
       <c r="F76" t="s">
         <v>14</v>
       </c>
       <c r="G76" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
         <v>7</v>
       </c>
       <c r="B77" t="s">
         <v>67</v>
       </c>
       <c r="C77">
         <v>309</v>
       </c>
       <c r="D77" t="s">
         <v>68</v>
       </c>
       <c r="E77" t="s">
         <v>66</v>
       </c>
       <c r="F77" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G77" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
         <v>7</v>
       </c>
       <c r="B78" t="s">
         <v>26</v>
       </c>
       <c r="C78">
         <v>310</v>
       </c>
       <c r="D78" t="s">
         <v>69</v>
       </c>
       <c r="E78" t="s">
         <v>66</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78" t="s">
         <v>12</v>
       </c>
     </row>
@@ -2471,238 +2471,238 @@
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
         <v>7</v>
       </c>
       <c r="B82" t="s">
         <v>73</v>
       </c>
       <c r="C82">
         <v>381</v>
       </c>
       <c r="D82" t="s">
         <v>74</v>
       </c>
       <c r="E82" t="s">
         <v>75</v>
       </c>
       <c r="F82" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G82" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
         <v>7</v>
       </c>
       <c r="B83" t="s">
         <v>73</v>
       </c>
       <c r="C83">
         <v>381</v>
       </c>
       <c r="D83" t="s">
         <v>74</v>
       </c>
       <c r="E83" t="s">
         <v>75</v>
       </c>
       <c r="F83" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G83" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
         <v>7</v>
       </c>
       <c r="B84" t="s">
         <v>13</v>
       </c>
       <c r="C84">
         <v>384</v>
       </c>
       <c r="D84" t="s">
         <v>76</v>
       </c>
       <c r="E84" t="s">
         <v>75</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
         <v>7</v>
       </c>
       <c r="B85" t="s">
         <v>73</v>
       </c>
       <c r="C85">
         <v>385</v>
       </c>
       <c r="D85" t="s">
         <v>77</v>
       </c>
       <c r="E85" t="s">
         <v>75</v>
       </c>
       <c r="F85" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G85" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
         <v>7</v>
       </c>
       <c r="B86" t="s">
         <v>73</v>
       </c>
       <c r="C86">
         <v>385</v>
       </c>
       <c r="D86" t="s">
         <v>77</v>
       </c>
       <c r="E86" t="s">
         <v>75</v>
       </c>
       <c r="F86" t="s">
         <v>23</v>
       </c>
       <c r="G86" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
         <v>7</v>
       </c>
       <c r="B87" t="s">
         <v>73</v>
       </c>
       <c r="C87">
         <v>385</v>
       </c>
       <c r="D87" t="s">
         <v>77</v>
       </c>
       <c r="E87" t="s">
         <v>75</v>
       </c>
       <c r="F87" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="G87" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
         <v>7</v>
       </c>
       <c r="B88" t="s">
         <v>13</v>
       </c>
       <c r="C88">
         <v>388</v>
       </c>
       <c r="D88" t="s">
         <v>78</v>
       </c>
       <c r="E88" t="s">
         <v>75</v>
       </c>
       <c r="F88" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="G88" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
         <v>7</v>
       </c>
       <c r="B89" t="s">
         <v>13</v>
       </c>
       <c r="C89">
         <v>388</v>
       </c>
       <c r="D89" t="s">
         <v>78</v>
       </c>
       <c r="E89" t="s">
         <v>75</v>
       </c>
       <c r="F89" t="s">
         <v>23</v>
       </c>
       <c r="G89" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
         <v>7</v>
       </c>
       <c r="B90" t="s">
         <v>13</v>
       </c>
       <c r="C90">
         <v>388</v>
       </c>
       <c r="D90" t="s">
         <v>78</v>
       </c>
       <c r="E90" t="s">
         <v>75</v>
       </c>
       <c r="F90" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G90" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
         <v>7</v>
       </c>
       <c r="B91" t="s">
         <v>8</v>
       </c>
       <c r="C91">
         <v>392</v>
       </c>
       <c r="D91" t="s">
         <v>79</v>
       </c>
       <c r="E91" t="s">
         <v>75</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91" t="s">
         <v>12</v>
       </c>
     </row>