--- v0 (2025-12-05)
+++ v1 (2026-10-16)
@@ -33,51 +33,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="253" uniqueCount="60">
   <si>
     <t>Ligand</t>
   </si>
   <si>
     <t>Amino Acid</t>
   </si>
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Generic Number</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Interaction</t>
   </si>
   <si>
     <t>Interaction Slug</t>
   </si>
   <si>
-    <t>4-[[3,4-Dioxo-2-[[(1R)-1-(4-propan-2-ylfuran-2-yl)propyl]amino]cyclobuten-1-yl]amino]-3-hydroxy-N,N-dimethylpyridine-2-carboxamide</t>
+    <t>CHEMBL6177228</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>1.53x53</t>
   </si>
   <si>
     <t>TM1</t>
   </si>
   <si>
     <t>accessible</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
     <t>1.56x56</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>1.57x57</t>
   </si>