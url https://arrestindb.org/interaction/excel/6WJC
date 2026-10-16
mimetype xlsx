--- v0 (2026-01-17)
+++ v1 (2026-10-16)
@@ -33,84 +33,84 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="469" uniqueCount="76">
   <si>
     <t>Ligand</t>
   </si>
   <si>
     <t>Amino Acid</t>
   </si>
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Generic Number</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Interaction</t>
   </si>
   <si>
     <t>Interaction Slug</t>
   </si>
   <si>
-    <t>muscarinic toxin 7</t>
+    <t>Muscarinic toxin 7</t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
     <t>2.61x60</t>
   </si>
   <si>
     <t>TM2</t>
   </si>
   <si>
     <t>accessible</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
     <t>2.64x63</t>
   </si>
   <si>
     <t>hydrophobic</t>
   </si>
   <si>
     <t>hyd</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>2.65x64</t>
   </si>
   <si>
-    <t>HYOSCYAMINE</t>
+    <t>CHEMBL1379091</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>3.32x32</t>
   </si>
   <si>
     <t>TM3</t>
   </si>
   <si>
     <t>3.33x33</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>3.36x36</t>
   </si>
   <si>
     <t>Q</t>
   </si>
   <si>
     <t>3.37x37</t>
   </si>