--- v0 (2026-01-17)
+++ v1 (2026-10-17)
@@ -33,51 +33,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="70">
   <si>
     <t>Ligand</t>
   </si>
   <si>
     <t>Amino Acid</t>
   </si>
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Generic Number</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Interaction</t>
   </si>
   <si>
     <t>Interaction Slug</t>
   </si>
   <si>
-    <t>(2~{S})-4-methyl-2-[(1-quinolin-8-ylsulfonylindol-3-yl)carbonylamino]pentanoic acid</t>
+    <t>SRI-9829</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>2.65x64</t>
   </si>
   <si>
     <t>TM2</t>
   </si>
   <si>
     <t>polar (hydrogen bond with backbone)</t>
   </si>
   <si>
     <t>polar_backbone</t>
   </si>
   <si>
     <t>accessible</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
     <t>aromatic (edge-to-face)</t>
   </si>