--- v0 (2025-12-06)
+++ v1 (2026-10-16)
@@ -33,51 +33,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="781" uniqueCount="88">
   <si>
     <t>Ligand</t>
   </si>
   <si>
     <t>Amino Acid</t>
   </si>
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Generic Number</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Interaction</t>
   </si>
   <si>
     <t>Interaction Slug</t>
   </si>
   <si>
-    <t>CHEMBL410972</t>
+    <t>glucagon-like peptide 1-(7-37) (Human)</t>
   </si>
   <si>
     <t>T</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>accessible</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>polar (hydrogen bond with backbone)</t>
   </si>
@@ -225,51 +225,51 @@
   <si>
     <t>5.36x37</t>
   </si>
   <si>
     <t>TM5</t>
   </si>
   <si>
     <t>aromatic (edge-to-face)</t>
   </si>
   <si>
     <t>aro_ef_protein</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>5.39x39</t>
   </si>
   <si>
     <t>5.40x40</t>
   </si>
   <si>
     <t>5.43x43</t>
   </si>
   <si>
-    <t>N-Tert-butyl-6,7-dichloroquinoxalin-2-amine</t>
+    <t>Compound 2</t>
   </si>
   <si>
     <t>6.35x35</t>
   </si>
   <si>
     <t>TM6</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>6.36x36</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>6.39x39</t>
   </si>
   <si>
     <t>6.40x40</t>
   </si>
   <si>
     <t>6.43x43</t>
   </si>