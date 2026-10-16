--- v0 (2025-12-06)
+++ v1 (2026-10-16)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="379" uniqueCount="69">
   <si>
     <t>Ligand</t>
   </si>
   <si>
     <t>Amino Acid</t>
   </si>
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Generic Number</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Interaction</t>
   </si>
   <si>
     <t>Interaction Slug</t>
   </si>
   <si>
     <t>orforglipron</t>
   </si>
   <si>
@@ -184,50 +184,68 @@
     <t>F</t>
   </si>
   <si>
     <t>3.33x33</t>
   </si>
   <si>
     <t>3.36x36</t>
   </si>
   <si>
     <t>Q</t>
   </si>
   <si>
     <t>3.37x37</t>
   </si>
   <si>
     <t>45.50x50</t>
   </si>
   <si>
     <t>ECL2</t>
   </si>
   <si>
     <t>T</t>
   </si>
   <si>
     <t>45.52x52</t>
+  </si>
+  <si>
+    <t>Compound 2</t>
+  </si>
+  <si>
+    <t>6.36x36</t>
+  </si>
+  <si>
+    <t>TM6</t>
+  </si>
+  <si>
+    <t>polar_unspecified</t>
+  </si>
+  <si>
+    <t>6.39x39</t>
+  </si>
+  <si>
+    <t>6.43x43</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>7.35x34</t>
   </si>
   <si>
     <t>TM7</t>
   </si>
   <si>
     <t>7.39x38</t>
   </si>
   <si>
     <t>7.43x42</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -534,51 +552,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G58"/>
+  <dimension ref="A1:G63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1178,77 +1196,77 @@
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" t="s">
         <v>39</v>
       </c>
       <c r="C28">
         <v>204</v>
       </c>
       <c r="D28" t="s">
         <v>40</v>
       </c>
       <c r="E28" t="s">
         <v>29</v>
       </c>
       <c r="F28" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="G28" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>7</v>
       </c>
       <c r="B29" t="s">
         <v>39</v>
       </c>
       <c r="C29">
         <v>204</v>
       </c>
       <c r="D29" t="s">
         <v>40</v>
       </c>
       <c r="E29" t="s">
         <v>29</v>
       </c>
       <c r="F29" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G29" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>7</v>
       </c>
       <c r="B30" t="s">
         <v>22</v>
       </c>
       <c r="C30">
         <v>205</v>
       </c>
       <c r="D30" t="s">
         <v>41</v>
       </c>
       <c r="E30" t="s">
         <v>29</v>
       </c>
       <c r="F30" t="s">
         <v>24</v>
       </c>
       <c r="G30" t="s">
         <v>25</v>
       </c>
     </row>
@@ -1362,307 +1380,307 @@
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>7</v>
       </c>
       <c r="B36" t="s">
         <v>44</v>
       </c>
       <c r="C36">
         <v>226</v>
       </c>
       <c r="D36" t="s">
         <v>45</v>
       </c>
       <c r="E36" t="s">
         <v>46</v>
       </c>
       <c r="F36" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G36" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>7</v>
       </c>
       <c r="B37" t="s">
         <v>44</v>
       </c>
       <c r="C37">
         <v>226</v>
       </c>
       <c r="D37" t="s">
         <v>45</v>
       </c>
       <c r="E37" t="s">
         <v>46</v>
       </c>
       <c r="F37" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G37" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>7</v>
       </c>
       <c r="B38" t="s">
         <v>44</v>
       </c>
       <c r="C38">
         <v>226</v>
       </c>
       <c r="D38" t="s">
         <v>45</v>
       </c>
       <c r="E38" t="s">
         <v>46</v>
       </c>
       <c r="F38" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="G38" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>7</v>
       </c>
       <c r="B39" t="s">
         <v>47</v>
       </c>
       <c r="C39">
         <v>229</v>
       </c>
       <c r="D39" t="s">
         <v>48</v>
       </c>
       <c r="E39" t="s">
         <v>46</v>
       </c>
       <c r="F39" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="G39" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>7</v>
       </c>
       <c r="B40" t="s">
         <v>47</v>
       </c>
       <c r="C40">
         <v>229</v>
       </c>
       <c r="D40" t="s">
         <v>48</v>
       </c>
       <c r="E40" t="s">
         <v>46</v>
       </c>
       <c r="F40" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G40" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>7</v>
       </c>
       <c r="B41" t="s">
         <v>47</v>
       </c>
       <c r="C41">
         <v>229</v>
       </c>
       <c r="D41" t="s">
         <v>48</v>
       </c>
       <c r="E41" t="s">
         <v>46</v>
       </c>
       <c r="F41" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G41" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>7</v>
       </c>
       <c r="B42" t="s">
         <v>49</v>
       </c>
       <c r="C42">
         <v>230</v>
       </c>
       <c r="D42" t="s">
         <v>50</v>
       </c>
       <c r="E42" t="s">
         <v>46</v>
       </c>
       <c r="F42" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="G42" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>7</v>
       </c>
       <c r="B43" t="s">
         <v>49</v>
       </c>
       <c r="C43">
         <v>230</v>
       </c>
       <c r="D43" t="s">
         <v>50</v>
       </c>
       <c r="E43" t="s">
         <v>46</v>
       </c>
       <c r="F43" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="G43" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>7</v>
       </c>
       <c r="B44" t="s">
         <v>49</v>
       </c>
       <c r="C44">
         <v>230</v>
       </c>
       <c r="D44" t="s">
         <v>50</v>
       </c>
       <c r="E44" t="s">
         <v>46</v>
       </c>
       <c r="F44" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="G44" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>7</v>
       </c>
       <c r="B45" t="s">
         <v>39</v>
       </c>
       <c r="C45">
         <v>233</v>
       </c>
       <c r="D45" t="s">
         <v>51</v>
       </c>
       <c r="E45" t="s">
         <v>46</v>
       </c>
       <c r="F45" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="G45" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>7</v>
       </c>
       <c r="B46" t="s">
         <v>39</v>
       </c>
       <c r="C46">
         <v>233</v>
       </c>
       <c r="D46" t="s">
         <v>51</v>
       </c>
       <c r="E46" t="s">
         <v>46</v>
       </c>
       <c r="F46" t="s">
         <v>14</v>
       </c>
       <c r="G46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>7</v>
       </c>
       <c r="B47" t="s">
         <v>39</v>
       </c>
       <c r="C47">
         <v>233</v>
       </c>
       <c r="D47" t="s">
         <v>51</v>
       </c>
       <c r="E47" t="s">
         <v>46</v>
       </c>
       <c r="F47" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G47" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>7</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
       <c r="C48">
         <v>234</v>
       </c>
       <c r="D48" t="s">
         <v>53</v>
       </c>
       <c r="E48" t="s">
         <v>46</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1715,206 +1733,321 @@
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>7</v>
       </c>
       <c r="B51" t="s">
         <v>56</v>
       </c>
       <c r="C51">
         <v>298</v>
       </c>
       <c r="D51" t="s">
         <v>57</v>
       </c>
       <c r="E51" t="s">
         <v>55</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B52" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="C52">
-        <v>380</v>
+        <v>347</v>
       </c>
       <c r="D52" t="s">
         <v>59</v>
       </c>
       <c r="E52" t="s">
         <v>60</v>
       </c>
       <c r="F52" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="G52" t="s">
-        <v>12</v>
+        <v>43</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B53" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="C53">
-        <v>384</v>
+        <v>347</v>
       </c>
       <c r="D53" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="E53" t="s">
         <v>60</v>
       </c>
       <c r="F53" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G53" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B54" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="C54">
-        <v>384</v>
+        <v>347</v>
       </c>
       <c r="D54" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="E54" t="s">
         <v>60</v>
       </c>
       <c r="F54" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="G54" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B55" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="C55">
-        <v>384</v>
+        <v>350</v>
       </c>
       <c r="D55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E55" t="s">
         <v>60</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B56" t="s">
         <v>18</v>
       </c>
       <c r="C56">
-        <v>388</v>
+        <v>354</v>
       </c>
       <c r="D56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E56" t="s">
         <v>60</v>
       </c>
       <c r="F56" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="G56" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
         <v>7</v>
       </c>
       <c r="B57" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="C57">
-        <v>388</v>
+        <v>380</v>
       </c>
       <c r="D57" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E57" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="F57" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G57" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
         <v>7</v>
       </c>
       <c r="B58" t="s">
         <v>18</v>
       </c>
       <c r="C58">
+        <v>384</v>
+      </c>
+      <c r="D58" t="s">
+        <v>67</v>
+      </c>
+      <c r="E58" t="s">
+        <v>66</v>
+      </c>
+      <c r="F58" t="s">
+        <v>36</v>
+      </c>
+      <c r="G58" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" t="s">
+        <v>7</v>
+      </c>
+      <c r="B59" t="s">
+        <v>18</v>
+      </c>
+      <c r="C59">
+        <v>384</v>
+      </c>
+      <c r="D59" t="s">
+        <v>67</v>
+      </c>
+      <c r="E59" t="s">
+        <v>66</v>
+      </c>
+      <c r="F59" t="s">
+        <v>14</v>
+      </c>
+      <c r="G59" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" t="s">
+        <v>7</v>
+      </c>
+      <c r="B60" t="s">
+        <v>18</v>
+      </c>
+      <c r="C60">
+        <v>384</v>
+      </c>
+      <c r="D60" t="s">
+        <v>67</v>
+      </c>
+      <c r="E60" t="s">
+        <v>66</v>
+      </c>
+      <c r="F60" t="s">
+        <v>11</v>
+      </c>
+      <c r="G60" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" t="s">
+        <v>7</v>
+      </c>
+      <c r="B61" t="s">
+        <v>18</v>
+      </c>
+      <c r="C61">
         <v>388</v>
       </c>
-      <c r="D58" t="s">
-[...8 lines deleted...]
-      <c r="G58" t="s">
+      <c r="D61" t="s">
+        <v>68</v>
+      </c>
+      <c r="E61" t="s">
+        <v>66</v>
+      </c>
+      <c r="F61" t="s">
+        <v>14</v>
+      </c>
+      <c r="G61" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" t="s">
+        <v>18</v>
+      </c>
+      <c r="C62">
+        <v>388</v>
+      </c>
+      <c r="D62" t="s">
+        <v>68</v>
+      </c>
+      <c r="E62" t="s">
+        <v>66</v>
+      </c>
+      <c r="F62" t="s">
+        <v>36</v>
+      </c>
+      <c r="G62" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" t="s">
+        <v>7</v>
+      </c>
+      <c r="B63" t="s">
+        <v>18</v>
+      </c>
+      <c r="C63">
+        <v>388</v>
+      </c>
+      <c r="D63" t="s">
+        <v>68</v>
+      </c>
+      <c r="E63" t="s">
+        <v>66</v>
+      </c>
+      <c r="F63" t="s">
+        <v>11</v>
+      </c>
+      <c r="G63" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">