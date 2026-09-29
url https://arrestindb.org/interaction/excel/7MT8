--- v0 (2025-12-05)
+++ v1 (2026-09-29)
@@ -33,51 +33,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="48">
   <si>
     <t>Ligand</t>
   </si>
   <si>
     <t>Amino Acid</t>
   </si>
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Generic Number</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Interaction</t>
   </si>
   <si>
     <t>Interaction Slug</t>
   </si>
   <si>
-    <t>Retinal (all-trans)</t>
+    <t>all-&lt;i&gt;trans&lt;/i&gt;-retinal</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>2.53x53</t>
   </si>
   <si>
     <t>TM2</t>
   </si>
   <si>
     <t>accessible</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>2.58x57</t>
   </si>
   <si>
     <t>A</t>
   </si>