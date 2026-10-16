--- v0 (2025-12-06)
+++ v1 (2026-10-16)
@@ -33,51 +33,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="62">
   <si>
     <t>Ligand</t>
   </si>
   <si>
     <t>Amino Acid</t>
   </si>
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Generic Number</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Interaction</t>
   </si>
   <si>
     <t>Interaction Slug</t>
   </si>
   <si>
-    <t>Preladenant conjugate PSB-2115</t>
+    <t>PSB-2115</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>2.64x63</t>
   </si>
   <si>
     <t>TM2</t>
   </si>
   <si>
     <t>accessible</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>2.65x64</t>
   </si>
   <si>
     <t>polar (hydrogen bond with backbone)</t>
   </si>