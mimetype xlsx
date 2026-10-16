--- v0 (2025-12-05)
+++ v1 (2026-10-16)
@@ -222,51 +222,51 @@
   <si>
     <t>3.44x44</t>
   </si>
   <si>
     <t>45.52x52</t>
   </si>
   <si>
     <t>ECL2</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>5.36x37</t>
   </si>
   <si>
     <t>TM5</t>
   </si>
   <si>
     <t>5.40x40</t>
   </si>
   <si>
     <t>5.43x43</t>
   </si>
   <si>
-    <t>2-fluoro-4-[(1R)-6-methoxy-1-methyl-2-{(1S)-1-[4-(propan-2-yl)phenyl]ethyl}-1,2,3,4-tetrahydroisoquinolin-5-yl]-6-[(2-methylpropyl)amino]phenol</t>
+    <t>LSN3556672</t>
   </si>
   <si>
     <t>5.51x51</t>
   </si>
   <si>
     <t>5.54x54</t>
   </si>
   <si>
     <t>6.43x43</t>
   </si>
   <si>
     <t>TM6</t>
   </si>
   <si>
     <t>6.46x46</t>
   </si>
   <si>
     <t>6.47x47</t>
   </si>
   <si>
     <t>6.51x51</t>
   </si>
   <si>
     <t>6.52x52</t>
   </si>