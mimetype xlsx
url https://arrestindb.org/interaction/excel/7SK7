--- v0 (2025-12-06)
+++ v1 (2026-09-25)
@@ -33,51 +33,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="787" uniqueCount="95">
   <si>
     <t>Ligand</t>
   </si>
   <si>
     <t>Amino Acid</t>
   </si>
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Generic Number</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Interaction</t>
   </si>
   <si>
     <t>Interaction Slug</t>
   </si>
   <si>
-    <t>Stromal cell-derived factor 1</t>
+    <t>CXCL12</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>polar (hydrogen bond)</t>
   </si>
   <si>
     <t>polar_unspecified</t>
   </si>
   <si>
     <t>accessible</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
     <t>I</t>
   </si>
@@ -90,51 +90,51 @@
   <si>
     <t>V</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>polar (charge-assisted hydrogen bond)</t>
   </si>
   <si>
     <t>polar_neg_protein</t>
   </si>
   <si>
     <t>T</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
-    <t>(1R)-4-[7-(3-carboxypropoxy)-6-methylquinolin-8-yl]-1-{[2-(4-hydroxypiperidin-1-yl)-1,3-thiazol-4-yl]methyl}-1,4-diazepan-1-ium</t>
+    <t>CCX662</t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
     <t>1.39x39</t>
   </si>
   <si>
     <t>TM1</t>
   </si>
   <si>
     <t>2.57x57</t>
   </si>
   <si>
     <t>TM2</t>
   </si>
   <si>
     <t>W</t>
   </si>
   <si>
     <t>2.60x60</t>
   </si>
   <si>
     <t>S</t>
   </si>
@@ -722,100 +722,100 @@
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7" t="s">
         <v>12</v>
       </c>
     </row>
@@ -860,376 +860,376 @@
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>18</v>
       </c>
       <c r="C10">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" t="s">
         <v>18</v>
       </c>
       <c r="C11">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" t="s">
         <v>19</v>
       </c>
       <c r="C12">
         <v>30</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>7</v>
       </c>
       <c r="B13" t="s">
         <v>19</v>
       </c>
       <c r="C13">
         <v>30</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G13" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" t="s">
         <v>19</v>
       </c>
       <c r="C14">
         <v>30</v>
       </c>
       <c r="D14" t="s">
         <v>9</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" t="s">
         <v>22</v>
       </c>
       <c r="C15">
         <v>31</v>
       </c>
       <c r="D15" t="s">
         <v>9</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>22</v>
       </c>
       <c r="C16">
         <v>31</v>
       </c>
       <c r="D16" t="s">
         <v>9</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>7</v>
       </c>
       <c r="B17" t="s">
         <v>18</v>
       </c>
       <c r="C17">
         <v>32</v>
       </c>
       <c r="D17" t="s">
         <v>9</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18">
         <v>32</v>
       </c>
       <c r="D18" t="s">
         <v>9</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G18" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" t="s">
         <v>18</v>
       </c>
       <c r="C19">
         <v>32</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" t="s">
         <v>23</v>
       </c>
       <c r="C20">
         <v>33</v>
       </c>
       <c r="D20" t="s">
         <v>9</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G20" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" t="s">
         <v>23</v>
       </c>
       <c r="C21">
         <v>33</v>
       </c>
       <c r="D21" t="s">
         <v>9</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22">
         <v>34</v>
       </c>
       <c r="D22" t="s">
         <v>9</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" t="s">
         <v>8</v>
       </c>
       <c r="C23">
         <v>34</v>
       </c>
       <c r="D23" t="s">
         <v>9</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G23" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24">
         <v>34</v>
       </c>
       <c r="D24" t="s">
         <v>9</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G24" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" t="s">
         <v>24</v>
       </c>
       <c r="C25">
         <v>35</v>
       </c>
       <c r="D25" t="s">
         <v>9</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
     </row>
@@ -1274,192 +1274,192 @@
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>26</v>
       </c>
       <c r="B28" t="s">
         <v>27</v>
       </c>
       <c r="C28">
         <v>51</v>
       </c>
       <c r="D28" t="s">
         <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>29</v>
       </c>
       <c r="F28" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G28" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>26</v>
       </c>
       <c r="B29" t="s">
         <v>27</v>
       </c>
       <c r="C29">
         <v>51</v>
       </c>
       <c r="D29" t="s">
         <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>29</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G29" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>26</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30">
         <v>97</v>
       </c>
       <c r="D30" t="s">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>31</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>26</v>
       </c>
       <c r="B31" t="s">
         <v>32</v>
       </c>
       <c r="C31">
         <v>100</v>
       </c>
       <c r="D31" t="s">
         <v>33</v>
       </c>
       <c r="E31" t="s">
         <v>31</v>
       </c>
       <c r="F31" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G31" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>26</v>
       </c>
       <c r="B32" t="s">
         <v>32</v>
       </c>
       <c r="C32">
         <v>100</v>
       </c>
       <c r="D32" t="s">
         <v>33</v>
       </c>
       <c r="E32" t="s">
         <v>31</v>
       </c>
       <c r="F32" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G32" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>26</v>
       </c>
       <c r="B33" t="s">
         <v>34</v>
       </c>
       <c r="C33">
         <v>103</v>
       </c>
       <c r="D33" t="s">
         <v>35</v>
       </c>
       <c r="E33" t="s">
         <v>31</v>
       </c>
       <c r="F33" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G33" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>26</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
       <c r="C34">
         <v>103</v>
       </c>
       <c r="D34" t="s">
         <v>35</v>
       </c>
       <c r="E34" t="s">
         <v>31</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G34" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>26</v>
       </c>
       <c r="B35" t="s">
         <v>34</v>
       </c>
       <c r="C35">
         <v>103</v>
       </c>
       <c r="D35" t="s">
         <v>35</v>
       </c>
       <c r="E35" t="s">
         <v>31</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35" t="s">
         <v>36</v>
       </c>
     </row>
@@ -1489,92 +1489,92 @@
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>26</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
       <c r="C37">
         <v>104</v>
       </c>
       <c r="D37" t="s">
         <v>38</v>
       </c>
       <c r="E37" t="s">
         <v>31</v>
       </c>
       <c r="F37" t="s">
         <v>39</v>
       </c>
       <c r="G37" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="B38" t="s">
         <v>25</v>
       </c>
       <c r="C38">
         <v>108</v>
       </c>
       <c r="D38" t="s">
         <v>9</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G38" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="B39" t="s">
         <v>25</v>
       </c>
       <c r="C39">
         <v>108</v>
       </c>
       <c r="D39" t="s">
         <v>9</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G39" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>26</v>
       </c>
       <c r="B40" t="s">
         <v>25</v>
       </c>
       <c r="C40">
         <v>108</v>
       </c>
       <c r="D40" t="s">
         <v>9</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
     </row>
@@ -1596,77 +1596,77 @@
       </c>
       <c r="F41" t="s">
         <v>13</v>
       </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>26</v>
       </c>
       <c r="B42" t="s">
         <v>42</v>
       </c>
       <c r="C42">
         <v>121</v>
       </c>
       <c r="D42" t="s">
         <v>43</v>
       </c>
       <c r="E42" t="s">
         <v>44</v>
       </c>
       <c r="F42" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G42" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>26</v>
       </c>
       <c r="B43" t="s">
         <v>42</v>
       </c>
       <c r="C43">
         <v>121</v>
       </c>
       <c r="D43" t="s">
         <v>43</v>
       </c>
       <c r="E43" t="s">
         <v>44</v>
       </c>
       <c r="F43" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G43" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>26</v>
       </c>
       <c r="B44" t="s">
         <v>45</v>
       </c>
       <c r="C44">
         <v>124</v>
       </c>
       <c r="D44" t="s">
         <v>46</v>
       </c>
       <c r="E44" t="s">
         <v>44</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1688,77 +1688,77 @@
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>26</v>
       </c>
       <c r="B46" t="s">
         <v>34</v>
       </c>
       <c r="C46">
         <v>125</v>
       </c>
       <c r="D46" t="s">
         <v>47</v>
       </c>
       <c r="E46" t="s">
         <v>44</v>
       </c>
       <c r="F46" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G46" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>26</v>
       </c>
       <c r="B47" t="s">
         <v>34</v>
       </c>
       <c r="C47">
         <v>125</v>
       </c>
       <c r="D47" t="s">
         <v>47</v>
       </c>
       <c r="E47" t="s">
         <v>44</v>
       </c>
       <c r="F47" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G47" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>26</v>
       </c>
       <c r="B48" t="s">
         <v>37</v>
       </c>
       <c r="C48">
         <v>128</v>
       </c>
       <c r="D48" t="s">
         <v>48</v>
       </c>
       <c r="E48" t="s">
         <v>44</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1780,100 +1780,100 @@
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>26</v>
       </c>
       <c r="B50" t="s">
         <v>45</v>
       </c>
       <c r="C50">
         <v>129</v>
       </c>
       <c r="D50" t="s">
         <v>49</v>
       </c>
       <c r="E50" t="s">
         <v>44</v>
       </c>
       <c r="F50" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G50" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>26</v>
       </c>
       <c r="B51" t="s">
         <v>45</v>
       </c>
       <c r="C51">
         <v>129</v>
       </c>
       <c r="D51" t="s">
         <v>49</v>
       </c>
       <c r="E51" t="s">
         <v>44</v>
       </c>
       <c r="F51" t="s">
         <v>50</v>
       </c>
       <c r="G51" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
         <v>26</v>
       </c>
       <c r="B52" t="s">
         <v>45</v>
       </c>
       <c r="C52">
         <v>129</v>
       </c>
       <c r="D52" t="s">
         <v>49</v>
       </c>
       <c r="E52" t="s">
         <v>44</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G52" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
         <v>26</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53">
         <v>132</v>
       </c>
       <c r="D53" t="s">
         <v>52</v>
       </c>
       <c r="E53" t="s">
         <v>44</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1990,166 +1990,166 @@
       </c>
       <c r="G58" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
         <v>7</v>
       </c>
       <c r="B59" t="s">
         <v>25</v>
       </c>
       <c r="C59">
         <v>191</v>
       </c>
       <c r="D59" t="s">
         <v>9</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
         <v>7</v>
       </c>
       <c r="B60" t="s">
         <v>25</v>
       </c>
       <c r="C60">
         <v>191</v>
       </c>
       <c r="D60" t="s">
         <v>9</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G60" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>7</v>
       </c>
       <c r="B61" t="s">
         <v>25</v>
       </c>
       <c r="C61">
         <v>191</v>
       </c>
       <c r="D61" t="s">
         <v>9</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G61" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
         <v>7</v>
       </c>
       <c r="B62" t="s">
         <v>27</v>
       </c>
       <c r="C62">
         <v>195</v>
       </c>
       <c r="D62" t="s">
         <v>9</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="G62" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
         <v>7</v>
       </c>
       <c r="B63" t="s">
         <v>27</v>
       </c>
       <c r="C63">
         <v>195</v>
       </c>
       <c r="D63" t="s">
         <v>9</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G63" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
         <v>7</v>
       </c>
       <c r="B64" t="s">
         <v>27</v>
       </c>
       <c r="C64">
         <v>195</v>
       </c>
       <c r="D64" t="s">
         <v>9</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G64" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
         <v>26</v>
       </c>
       <c r="B65" t="s">
         <v>8</v>
       </c>
       <c r="C65">
         <v>196</v>
       </c>
       <c r="D65" t="s">
         <v>55</v>
       </c>
       <c r="E65" t="s">
         <v>56</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="G65" t="s">
         <v>14</v>
       </c>
     </row>
@@ -2240,77 +2240,77 @@
       </c>
       <c r="F69" t="s">
         <v>13</v>
       </c>
       <c r="G69" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
         <v>7</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70">
         <v>205</v>
       </c>
       <c r="D70" t="s">
         <v>61</v>
       </c>
       <c r="E70" t="s">
         <v>62</v>
       </c>
       <c r="F70" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G70" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
         <v>7</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71">
         <v>205</v>
       </c>
       <c r="D71" t="s">
         <v>61</v>
       </c>
       <c r="E71" t="s">
         <v>62</v>
       </c>
       <c r="F71" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G71" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
         <v>7</v>
       </c>
       <c r="B72" t="s">
         <v>63</v>
       </c>
       <c r="C72">
         <v>206</v>
       </c>
       <c r="D72" t="s">
         <v>64</v>
       </c>
       <c r="E72" t="s">
         <v>62</v>
       </c>
       <c r="F72" t="s">
         <v>13</v>
       </c>
       <c r="G72" t="s">
         <v>14</v>
       </c>
     </row>
@@ -2401,77 +2401,77 @@
       </c>
       <c r="F76" t="s">
         <v>50</v>
       </c>
       <c r="G76" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
         <v>26</v>
       </c>
       <c r="B77" t="s">
         <v>34</v>
       </c>
       <c r="C77">
         <v>216</v>
       </c>
       <c r="D77" t="s">
         <v>66</v>
       </c>
       <c r="E77" t="s">
         <v>62</v>
       </c>
       <c r="F77" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G77" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
         <v>26</v>
       </c>
       <c r="B78" t="s">
         <v>34</v>
       </c>
       <c r="C78">
         <v>216</v>
       </c>
       <c r="D78" t="s">
         <v>66</v>
       </c>
       <c r="E78" t="s">
         <v>62</v>
       </c>
       <c r="F78" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G78" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
         <v>26</v>
       </c>
       <c r="B79" t="s">
         <v>67</v>
       </c>
       <c r="C79">
         <v>220</v>
       </c>
       <c r="D79" t="s">
         <v>68</v>
       </c>
       <c r="E79" t="s">
         <v>62</v>
       </c>
       <c r="F79" t="s">
         <v>13</v>
       </c>
       <c r="G79" t="s">
         <v>14</v>
       </c>
     </row>
@@ -2539,261 +2539,261 @@
       </c>
       <c r="F82" t="s">
         <v>13</v>
       </c>
       <c r="G82" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
         <v>26</v>
       </c>
       <c r="B83" t="s">
         <v>32</v>
       </c>
       <c r="C83">
         <v>265</v>
       </c>
       <c r="D83" t="s">
         <v>70</v>
       </c>
       <c r="E83" t="s">
         <v>71</v>
       </c>
       <c r="F83" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="G83" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
         <v>26</v>
       </c>
       <c r="B84" t="s">
         <v>32</v>
       </c>
       <c r="C84">
         <v>265</v>
       </c>
       <c r="D84" t="s">
         <v>70</v>
       </c>
       <c r="E84" t="s">
         <v>71</v>
       </c>
       <c r="F84" t="s">
         <v>13</v>
       </c>
       <c r="G84" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
         <v>26</v>
       </c>
       <c r="B85" t="s">
         <v>32</v>
       </c>
       <c r="C85">
         <v>265</v>
       </c>
       <c r="D85" t="s">
         <v>70</v>
       </c>
       <c r="E85" t="s">
         <v>71</v>
       </c>
       <c r="F85" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="G85" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
         <v>26</v>
       </c>
       <c r="B86" t="s">
         <v>27</v>
       </c>
       <c r="C86">
         <v>268</v>
       </c>
       <c r="D86" t="s">
         <v>72</v>
       </c>
       <c r="E86" t="s">
         <v>71</v>
       </c>
       <c r="F86" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G86" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
         <v>26</v>
       </c>
       <c r="B87" t="s">
         <v>27</v>
       </c>
       <c r="C87">
         <v>268</v>
       </c>
       <c r="D87" t="s">
         <v>72</v>
       </c>
       <c r="E87" t="s">
         <v>71</v>
       </c>
       <c r="F87" t="s">
         <v>73</v>
       </c>
       <c r="G87" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
         <v>26</v>
       </c>
       <c r="B88" t="s">
         <v>27</v>
       </c>
       <c r="C88">
         <v>268</v>
       </c>
       <c r="D88" t="s">
         <v>72</v>
       </c>
       <c r="E88" t="s">
         <v>71</v>
       </c>
       <c r="F88" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G88" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
         <v>26</v>
       </c>
       <c r="B89" t="s">
         <v>42</v>
       </c>
       <c r="C89">
         <v>269</v>
       </c>
       <c r="D89" t="s">
         <v>75</v>
       </c>
       <c r="E89" t="s">
         <v>71</v>
       </c>
       <c r="F89" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G89" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
         <v>26</v>
       </c>
       <c r="B90" t="s">
         <v>42</v>
       </c>
       <c r="C90">
         <v>269</v>
       </c>
       <c r="D90" t="s">
         <v>75</v>
       </c>
       <c r="E90" t="s">
         <v>71</v>
       </c>
       <c r="F90" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G90" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
         <v>7</v>
       </c>
       <c r="B91" t="s">
         <v>19</v>
       </c>
       <c r="C91">
         <v>275</v>
       </c>
       <c r="D91" t="s">
         <v>76</v>
       </c>
       <c r="E91" t="s">
         <v>71</v>
       </c>
       <c r="F91" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="G91" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
         <v>7</v>
       </c>
       <c r="B92" t="s">
         <v>19</v>
       </c>
       <c r="C92">
         <v>275</v>
       </c>
       <c r="D92" t="s">
         <v>76</v>
       </c>
       <c r="E92" t="s">
         <v>71</v>
       </c>
       <c r="F92" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G92" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
         <v>7</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93">
         <v>279</v>
       </c>
       <c r="D93" t="s">
         <v>77</v>
       </c>
       <c r="E93" t="s">
         <v>71</v>
       </c>
       <c r="F93" t="s">
         <v>20</v>
       </c>
       <c r="G93" t="s">
         <v>78</v>
       </c>
     </row>
@@ -2907,100 +2907,100 @@
       </c>
       <c r="F98" t="s">
         <v>16</v>
       </c>
       <c r="G98" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
         <v>7</v>
       </c>
       <c r="B99" t="s">
         <v>42</v>
       </c>
       <c r="C99">
         <v>281</v>
       </c>
       <c r="D99" t="s">
         <v>80</v>
       </c>
       <c r="E99" t="s">
         <v>71</v>
       </c>
       <c r="F99" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G99" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
         <v>7</v>
       </c>
       <c r="B100" t="s">
         <v>42</v>
       </c>
       <c r="C100">
         <v>281</v>
       </c>
       <c r="D100" t="s">
         <v>80</v>
       </c>
       <c r="E100" t="s">
         <v>71</v>
       </c>
       <c r="F100" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G100" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
         <v>7</v>
       </c>
       <c r="B101" t="s">
         <v>42</v>
       </c>
       <c r="C101">
         <v>281</v>
       </c>
       <c r="D101" t="s">
         <v>80</v>
       </c>
       <c r="E101" t="s">
         <v>71</v>
       </c>
       <c r="F101" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
         <v>7</v>
       </c>
       <c r="B102" t="s">
         <v>27</v>
       </c>
       <c r="C102">
         <v>282</v>
       </c>
       <c r="D102" t="s">
         <v>9</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
       <c r="F102" t="s">
         <v>13</v>
       </c>
       <c r="G102" t="s">
         <v>14</v>
       </c>
     </row>
@@ -3045,192 +3045,192 @@
       </c>
       <c r="F104" t="s">
         <v>13</v>
       </c>
       <c r="G104" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
         <v>7</v>
       </c>
       <c r="B105" t="s">
         <v>45</v>
       </c>
       <c r="C105">
         <v>285</v>
       </c>
       <c r="D105" t="s">
         <v>9</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
       <c r="F105" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="G105" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
         <v>7</v>
       </c>
       <c r="B106" t="s">
         <v>45</v>
       </c>
       <c r="C106">
         <v>285</v>
       </c>
       <c r="D106" t="s">
         <v>9</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
       <c r="F106" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="G106" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
         <v>7</v>
       </c>
       <c r="B107" t="s">
         <v>45</v>
       </c>
       <c r="C107">
         <v>285</v>
       </c>
       <c r="D107" t="s">
         <v>9</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>13</v>
       </c>
       <c r="G107" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
         <v>7</v>
       </c>
       <c r="B108" t="s">
         <v>60</v>
       </c>
       <c r="C108">
         <v>290</v>
       </c>
       <c r="D108" t="s">
         <v>81</v>
       </c>
       <c r="E108" t="s">
         <v>82</v>
       </c>
       <c r="F108" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G108" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
         <v>7</v>
       </c>
       <c r="B109" t="s">
         <v>60</v>
       </c>
       <c r="C109">
         <v>290</v>
       </c>
       <c r="D109" t="s">
         <v>81</v>
       </c>
       <c r="E109" t="s">
         <v>82</v>
       </c>
       <c r="F109" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G109" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
         <v>7</v>
       </c>
       <c r="B110" t="s">
         <v>60</v>
       </c>
       <c r="C110">
         <v>290</v>
       </c>
       <c r="D110" t="s">
         <v>81</v>
       </c>
       <c r="E110" t="s">
         <v>82</v>
       </c>
       <c r="F110" t="s">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="G110" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
         <v>7</v>
       </c>
       <c r="B111" t="s">
         <v>60</v>
       </c>
       <c r="C111">
         <v>290</v>
       </c>
       <c r="D111" t="s">
         <v>81</v>
       </c>
       <c r="E111" t="s">
         <v>82</v>
       </c>
       <c r="F111" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="G111" t="s">
-        <v>14</v>
+        <v>84</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
         <v>7</v>
       </c>
       <c r="B112" t="s">
         <v>42</v>
       </c>
       <c r="C112">
         <v>291</v>
       </c>
       <c r="D112" t="s">
         <v>85</v>
       </c>
       <c r="E112" t="s">
         <v>82</v>
       </c>
       <c r="F112" t="s">
         <v>13</v>
       </c>
       <c r="G112" t="s">
         <v>14</v>
       </c>
     </row>
@@ -3275,77 +3275,77 @@
       </c>
       <c r="F114" t="s">
         <v>39</v>
       </c>
       <c r="G114" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
         <v>7</v>
       </c>
       <c r="B115" t="s">
         <v>45</v>
       </c>
       <c r="C115">
         <v>294</v>
       </c>
       <c r="D115" t="s">
         <v>87</v>
       </c>
       <c r="E115" t="s">
         <v>82</v>
       </c>
       <c r="F115" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G115" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
         <v>7</v>
       </c>
       <c r="B116" t="s">
         <v>45</v>
       </c>
       <c r="C116">
         <v>294</v>
       </c>
       <c r="D116" t="s">
         <v>87</v>
       </c>
       <c r="E116" t="s">
         <v>82</v>
       </c>
       <c r="F116" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="G116" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
         <v>7</v>
       </c>
       <c r="B117" t="s">
         <v>45</v>
       </c>
       <c r="C117">
         <v>294</v>
       </c>
       <c r="D117" t="s">
         <v>87</v>
       </c>
       <c r="E117" t="s">
         <v>82</v>
       </c>
       <c r="F117" t="s">
         <v>11</v>
       </c>
       <c r="G117" t="s">
         <v>12</v>
       </c>
     </row>
@@ -3367,77 +3367,77 @@
       </c>
       <c r="F118" t="s">
         <v>16</v>
       </c>
       <c r="G118" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
         <v>7</v>
       </c>
       <c r="B119" t="s">
         <v>37</v>
       </c>
       <c r="C119">
         <v>297</v>
       </c>
       <c r="D119" t="s">
         <v>88</v>
       </c>
       <c r="E119" t="s">
         <v>82</v>
       </c>
       <c r="F119" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G119" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
         <v>7</v>
       </c>
       <c r="B120" t="s">
         <v>37</v>
       </c>
       <c r="C120">
         <v>297</v>
       </c>
       <c r="D120" t="s">
         <v>88</v>
       </c>
       <c r="E120" t="s">
         <v>82</v>
       </c>
       <c r="F120" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G120" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
         <v>7</v>
       </c>
       <c r="B121" t="s">
         <v>42</v>
       </c>
       <c r="C121">
         <v>298</v>
       </c>
       <c r="D121" t="s">
         <v>89</v>
       </c>
       <c r="E121" t="s">
         <v>82</v>
       </c>
       <c r="F121" t="s">
         <v>13</v>
       </c>
       <c r="G121" t="s">
         <v>14</v>
       </c>
     </row>
@@ -3459,77 +3459,77 @@
       </c>
       <c r="F122" t="s">
         <v>13</v>
       </c>
       <c r="G122" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
         <v>26</v>
       </c>
       <c r="B123" t="s">
         <v>90</v>
       </c>
       <c r="C123">
         <v>301</v>
       </c>
       <c r="D123" t="s">
         <v>91</v>
       </c>
       <c r="E123" t="s">
         <v>82</v>
       </c>
       <c r="F123" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G123" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
         <v>26</v>
       </c>
       <c r="B124" t="s">
         <v>90</v>
       </c>
       <c r="C124">
         <v>301</v>
       </c>
       <c r="D124" t="s">
         <v>91</v>
       </c>
       <c r="E124" t="s">
         <v>82</v>
       </c>
       <c r="F124" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G124" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
         <v>26</v>
       </c>
       <c r="B125" t="s">
         <v>90</v>
       </c>
       <c r="C125">
         <v>301</v>
       </c>
       <c r="D125" t="s">
         <v>91</v>
       </c>
       <c r="E125" t="s">
         <v>82</v>
       </c>
       <c r="F125" t="s">
         <v>16</v>
       </c>
       <c r="G125" t="s">
         <v>17</v>
       </c>
     </row>
@@ -3551,146 +3551,146 @@
       </c>
       <c r="F126" t="s">
         <v>13</v>
       </c>
       <c r="G126" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
         <v>26</v>
       </c>
       <c r="B127" t="s">
         <v>34</v>
       </c>
       <c r="C127">
         <v>304</v>
       </c>
       <c r="D127" t="s">
         <v>93</v>
       </c>
       <c r="E127" t="s">
         <v>82</v>
       </c>
       <c r="F127" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G127" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
         <v>26</v>
       </c>
       <c r="B128" t="s">
         <v>34</v>
       </c>
       <c r="C128">
         <v>304</v>
       </c>
       <c r="D128" t="s">
         <v>93</v>
       </c>
       <c r="E128" t="s">
         <v>82</v>
       </c>
       <c r="F128" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G128" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
         <v>26</v>
       </c>
       <c r="B129" t="s">
         <v>37</v>
       </c>
       <c r="C129">
         <v>305</v>
       </c>
       <c r="D129" t="s">
         <v>94</v>
       </c>
       <c r="E129" t="s">
         <v>82</v>
       </c>
       <c r="F129" t="s">
         <v>39</v>
       </c>
       <c r="G129" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
         <v>26</v>
       </c>
       <c r="B130" t="s">
         <v>37</v>
       </c>
       <c r="C130">
         <v>305</v>
       </c>
       <c r="D130" t="s">
         <v>94</v>
       </c>
       <c r="E130" t="s">
         <v>82</v>
       </c>
       <c r="F130" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G130" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
         <v>26</v>
       </c>
       <c r="B131" t="s">
         <v>37</v>
       </c>
       <c r="C131">
         <v>305</v>
       </c>
       <c r="D131" t="s">
         <v>94</v>
       </c>
       <c r="E131" t="s">
         <v>82</v>
       </c>
       <c r="F131" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G131" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>