--- v0 (2025-12-05)
+++ v1 (2026-10-16)
@@ -33,51 +33,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="481" uniqueCount="84">
   <si>
     <t>Ligand</t>
   </si>
   <si>
     <t>Amino Acid</t>
   </si>
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Generic Number</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Interaction</t>
   </si>
   <si>
     <t>Interaction Slug</t>
   </si>
   <si>
-    <t>(4R,7R,18E)-4,7-dihydroxy-N,N,N-trimethyl-10-oxo-3,5,9-trioxa-4-phosphaheptacos-18-en-1-aminium 4-oxide</t>
+    <t>Lysophosphatidylcholine 18:1</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>1.32x32</t>
   </si>
   <si>
     <t>TM1</t>
   </si>
   <si>
     <t>accessible</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>1.35x35</t>
   </si>
   <si>
     <t>L</t>
   </si>