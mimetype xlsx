--- v0 (2025-12-05)
+++ v1 (2026-09-28)
@@ -33,51 +33,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="50">
   <si>
     <t>Ligand</t>
   </si>
   <si>
     <t>Amino Acid</t>
   </si>
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Generic Number</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Interaction</t>
   </si>
   <si>
     <t>Interaction Slug</t>
   </si>
   <si>
-    <t>Retinal (11-cis)</t>
+    <t>all-&lt;i&gt;trans&lt;/i&gt;-retinal</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>3.28x28</t>
   </si>
   <si>
     <t>TM3</t>
   </si>
   <si>
     <t>accessible</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>3.32x32</t>
   </si>
   <si>
     <t>hydrophobic</t>
   </si>
@@ -532,649 +532,649 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2">
-        <v>113</v>
+        <v>514</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3">
-        <v>117</v>
+        <v>518</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4">
-        <v>117</v>
+        <v>518</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5">
-        <v>118</v>
+        <v>519</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6">
-        <v>121</v>
+        <v>522</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7">
-        <v>122</v>
+        <v>523</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8">
-        <v>125</v>
+        <v>526</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" t="s">
         <v>8</v>
       </c>
       <c r="C9">
-        <v>181</v>
+        <v>582</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10">
-        <v>186</v>
+        <v>587</v>
       </c>
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
       <c r="C11">
-        <v>188</v>
+        <v>589</v>
       </c>
       <c r="D11" t="s">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12">
-        <v>189</v>
+        <v>590</v>
       </c>
       <c r="D12" t="s">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>7</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13">
-        <v>191</v>
+        <v>592</v>
       </c>
       <c r="D13" t="s">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14">
-        <v>207</v>
+        <v>608</v>
       </c>
       <c r="D14" t="s">
         <v>33</v>
       </c>
       <c r="E14" t="s">
         <v>34</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" t="s">
         <v>35</v>
       </c>
       <c r="C15">
-        <v>208</v>
+        <v>609</v>
       </c>
       <c r="D15" t="s">
         <v>36</v>
       </c>
       <c r="E15" t="s">
         <v>34</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>37</v>
       </c>
       <c r="C16">
-        <v>211</v>
+        <v>612</v>
       </c>
       <c r="D16" t="s">
         <v>38</v>
       </c>
       <c r="E16" t="s">
         <v>34</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>7</v>
       </c>
       <c r="B17" t="s">
         <v>35</v>
       </c>
       <c r="C17">
-        <v>212</v>
+        <v>613</v>
       </c>
       <c r="D17" t="s">
         <v>39</v>
       </c>
       <c r="E17" t="s">
         <v>34</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" t="s">
         <v>35</v>
       </c>
       <c r="C18">
-        <v>212</v>
+        <v>613</v>
       </c>
       <c r="D18" t="s">
         <v>39</v>
       </c>
       <c r="E18" t="s">
         <v>34</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
       <c r="G18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" t="s">
         <v>35</v>
       </c>
       <c r="C19">
-        <v>261</v>
+        <v>662</v>
       </c>
       <c r="D19" t="s">
         <v>40</v>
       </c>
       <c r="E19" t="s">
         <v>41</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" t="s">
         <v>35</v>
       </c>
       <c r="C20">
-        <v>261</v>
+        <v>662</v>
       </c>
       <c r="D20" t="s">
         <v>40</v>
       </c>
       <c r="E20" t="s">
         <v>41</v>
       </c>
       <c r="F20" t="s">
         <v>15</v>
       </c>
       <c r="G20" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21">
-        <v>265</v>
+        <v>666</v>
       </c>
       <c r="D21" t="s">
         <v>43</v>
       </c>
       <c r="E21" t="s">
         <v>41</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" t="s">
         <v>42</v>
       </c>
       <c r="C22">
-        <v>265</v>
+        <v>666</v>
       </c>
       <c r="D22" t="s">
         <v>43</v>
       </c>
       <c r="E22" t="s">
         <v>41</v>
       </c>
       <c r="F22" t="s">
         <v>15</v>
       </c>
       <c r="G22" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" t="s">
         <v>31</v>
       </c>
       <c r="C23">
-        <v>268</v>
+        <v>669</v>
       </c>
       <c r="D23" t="s">
         <v>44</v>
       </c>
       <c r="E23" t="s">
         <v>41</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" t="s">
         <v>31</v>
       </c>
       <c r="C24">
-        <v>268</v>
+        <v>669</v>
       </c>
       <c r="D24" t="s">
         <v>44</v>
       </c>
       <c r="E24" t="s">
         <v>41</v>
       </c>
       <c r="F24" t="s">
         <v>15</v>
       </c>
       <c r="G24" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" t="s">
         <v>13</v>
       </c>
       <c r="C25">
-        <v>269</v>
+        <v>670</v>
       </c>
       <c r="D25" t="s">
         <v>45</v>
       </c>
       <c r="E25" t="s">
         <v>41</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" t="s">
         <v>13</v>
       </c>
       <c r="C26">
-        <v>292</v>
+        <v>693</v>
       </c>
       <c r="D26" t="s">
         <v>46</v>
       </c>
       <c r="E26" t="s">
         <v>47</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" t="s">
         <v>13</v>
       </c>
       <c r="C27">
-        <v>292</v>
+        <v>693</v>
       </c>
       <c r="D27" t="s">
         <v>46</v>
       </c>
       <c r="E27" t="s">
         <v>47</v>
       </c>
       <c r="F27" t="s">
         <v>15</v>
       </c>
       <c r="G27" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" t="s">
         <v>48</v>
       </c>
       <c r="C28">
-        <v>296</v>
+        <v>697</v>
       </c>
       <c r="D28" t="s">
         <v>49</v>
       </c>
       <c r="E28" t="s">
         <v>47</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>