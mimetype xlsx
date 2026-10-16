--- v0 (2025-12-06)
+++ v1 (2026-10-16)
@@ -102,51 +102,51 @@
   <si>
     <t>2.60x60</t>
   </si>
   <si>
     <t>Van der Waals</t>
   </si>
   <si>
     <t>aromatic (face-to-face)</t>
   </si>
   <si>
     <t>aro_ff</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>2.61x61</t>
   </si>
   <si>
     <t>3.25x25</t>
   </si>
   <si>
     <t>TM3</t>
   </si>
   <si>
-    <t>Proenkephalin-A</t>
+    <t>bovine adrenal medulla peptide 8-22 (Human)</t>
   </si>
   <si>
     <t>K</t>
   </si>
   <si>
     <t>3.26x26</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>3.28x28</t>
   </si>
   <si>
     <t>hydrophobic</t>
   </si>
   <si>
     <t>hyd</t>
   </si>
   <si>
     <t>3.29x29</t>
   </si>
   <si>
     <t>polar (hydrogen bond)</t>
   </si>