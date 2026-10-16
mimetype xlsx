--- v0 (2025-12-28)
+++ v1 (2026-10-16)
@@ -10,157 +10,211 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="355" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="577" uniqueCount="94">
   <si>
     <t>Ligand</t>
   </si>
   <si>
     <t>Amino Acid</t>
   </si>
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Generic Number</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Interaction</t>
   </si>
   <si>
     <t>Interaction Slug</t>
   </si>
   <si>
+    <t>Cholesterol</t>
+  </si>
+  <si>
+    <t>Q</t>
+  </si>
+  <si>
+    <t>1.31x31</t>
+  </si>
+  <si>
+    <t>TM1</t>
+  </si>
+  <si>
+    <t>accessible</t>
+  </si>
+  <si>
+    <t>acc</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>1.34x34</t>
+  </si>
+  <si>
+    <t>1.35x35</t>
+  </si>
+  <si>
+    <t>hydrophobic</t>
+  </si>
+  <si>
+    <t>hyd</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>1.38x38</t>
+  </si>
+  <si>
+    <t>polar (hydrogen bond with backbone)</t>
+  </si>
+  <si>
+    <t>polar_backbone</t>
+  </si>
+  <si>
+    <t>Van der Waals</t>
+  </si>
+  <si>
+    <t>1.39x39</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>1.41x41</t>
+  </si>
+  <si>
+    <t>1.42x42</t>
+  </si>
+  <si>
+    <t>1.45x45</t>
+  </si>
+  <si>
+    <t>V</t>
+  </si>
+  <si>
+    <t>1.46x46</t>
+  </si>
+  <si>
     <t>rotigotine</t>
   </si>
   <si>
-    <t>L</t>
-[...1 lines deleted...]
-  <si>
     <t>2.53x53</t>
   </si>
   <si>
     <t>TM2</t>
   </si>
   <si>
-    <t>accessible</t>
-[...7 lines deleted...]
-  <si>
     <t>2.57x56</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>2.61x60</t>
   </si>
   <si>
     <t>aromatic (edge-to-face)</t>
   </si>
   <si>
     <t>aro_ef_protein</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>2.64x63</t>
   </si>
   <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>2.65x64</t>
+  </si>
+  <si>
+    <t>polar (charge-assisted hydrogen bond)</t>
+  </si>
+  <si>
+    <t>polar_neg_protein</t>
+  </si>
+  <si>
     <t>3.28x28</t>
   </si>
   <si>
     <t>TM3</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>3.29x29</t>
   </si>
   <si>
     <t>polar (hydrogen bond)</t>
   </si>
   <si>
     <t>polar_unspecified</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>3.32x32</t>
   </si>
   <si>
-    <t>polar (charge-assisted hydrogen bond)</t>
-[...4 lines deleted...]
-  <si>
     <t>3.33x33</t>
   </si>
   <si>
-    <t>polar (hydrogen bond with backbone)</t>
-[...7 lines deleted...]
-  <si>
     <t>C</t>
   </si>
   <si>
     <t>3.36x36</t>
   </si>
   <si>
     <t>T</t>
   </si>
   <si>
     <t>3.37x37</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>3.40x40</t>
   </si>
   <si>
     <t>4.56x56</t>
   </si>
   <si>
     <t>TM4</t>
   </si>
   <si>
     <t>45.50x50</t>
@@ -189,84 +243,99 @@
   <si>
     <t>polar_donor_protein</t>
   </si>
   <si>
     <t>5.43x44</t>
   </si>
   <si>
     <t>5.46x461</t>
   </si>
   <si>
     <t>5.47x47</t>
   </si>
   <si>
     <t>W</t>
   </si>
   <si>
     <t>6.48x48</t>
   </si>
   <si>
     <t>TM6</t>
   </si>
   <si>
     <t>6.51x51</t>
   </si>
   <si>
-    <t>hydrophobic</t>
-[...4 lines deleted...]
-  <si>
     <t>6.52x52</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>6.55x55</t>
   </si>
   <si>
+    <t>7.33x32</t>
+  </si>
+  <si>
+    <t>TM7</t>
+  </si>
+  <si>
+    <t>7.36x35</t>
+  </si>
+  <si>
+    <t>7.37x36</t>
+  </si>
+  <si>
     <t>7.39x38</t>
   </si>
   <si>
-    <t>TM7</t>
-[...1 lines deleted...]
-  <si>
     <t>7.40x39</t>
   </si>
   <si>
-    <t>G</t>
+    <t>7.41x40</t>
   </si>
   <si>
     <t>7.42x41</t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
     <t>7.43x42</t>
+  </si>
+  <si>
+    <t>7.44x43</t>
+  </si>
+  <si>
+    <t>7.47x47</t>
+  </si>
+  <si>
+    <t>7.48x48</t>
+  </si>
+  <si>
+    <t>7.51x51</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -558,1411 +627,2262 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G59"/>
+  <dimension ref="A1:G96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2">
-        <v>83</v>
+        <v>33</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3">
-        <v>87</v>
+        <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4">
+        <v>37</v>
+      </c>
+      <c r="D4" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5">
+        <v>37</v>
+      </c>
+      <c r="D5" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6">
+        <v>40</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G6" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="C7">
-        <v>111</v>
+        <v>40</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C8">
-        <v>112</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F8" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G8" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
         <v>23</v>
       </c>
-      <c r="C9">
-[...4 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="G9" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="C10">
-        <v>115</v>
+        <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F10" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G10" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C11">
-        <v>115</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F11" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G11" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C12">
-        <v>116</v>
+        <v>43</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F12" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="G12" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>7</v>
       </c>
       <c r="B13" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C13">
-        <v>116</v>
+        <v>44</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F13" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G13" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C14">
-        <v>116</v>
+        <v>44</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="G14" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="C15">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="C16">
-        <v>119</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="E16" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F16" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G16" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>7</v>
       </c>
       <c r="B17" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="C17">
-        <v>120</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="E17" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F17" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="G17" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="C18">
-        <v>120</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B19" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="C19">
-        <v>123</v>
+        <v>83</v>
       </c>
       <c r="D19" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B20" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="C20">
-        <v>166</v>
+        <v>87</v>
       </c>
       <c r="D20" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B21" t="s">
+        <v>34</v>
+      </c>
+      <c r="C21">
+        <v>91</v>
+      </c>
+      <c r="D21" t="s">
         <v>35</v>
       </c>
-      <c r="C21">
-[...4 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="F21" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="G21" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B22" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22">
+        <v>91</v>
+      </c>
+      <c r="D22" t="s">
         <v>35</v>
       </c>
-      <c r="C22">
-[...4 lines deleted...]
-      </c>
       <c r="E22" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="F22" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G22" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B23" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C23">
-        <v>185</v>
+        <v>94</v>
       </c>
       <c r="D23" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E23" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="C24">
-        <v>186</v>
+        <v>95</v>
       </c>
       <c r="D24" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="E24" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="F24" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="G24" t="s">
-        <v>12</v>
+        <v>43</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="C25">
-        <v>187</v>
+        <v>95</v>
       </c>
       <c r="D25" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="E25" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="F25" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G25" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B26" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="C26">
-        <v>187</v>
+        <v>111</v>
       </c>
       <c r="D26" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E26" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B27" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="C27">
-        <v>193</v>
+        <v>112</v>
       </c>
       <c r="D27" t="s">
+        <v>47</v>
+      </c>
+      <c r="E27" t="s">
+        <v>45</v>
+      </c>
+      <c r="F27" t="s">
         <v>48</v>
       </c>
-      <c r="E27" t="s">
+      <c r="G27" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B28" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="C28">
-        <v>193</v>
+        <v>112</v>
       </c>
       <c r="D28" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E28" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B29" t="s">
-        <v>19</v>
+        <v>50</v>
       </c>
       <c r="C29">
-        <v>196</v>
+        <v>115</v>
       </c>
       <c r="D29" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E29" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="F29" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="G29" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B30" t="s">
-        <v>19</v>
+        <v>50</v>
       </c>
       <c r="C30">
-        <v>196</v>
+        <v>115</v>
       </c>
       <c r="D30" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E30" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="F30" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="G30" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="C31">
-        <v>196</v>
+        <v>116</v>
       </c>
       <c r="D31" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E31" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="F31" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G31" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B32" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="C32">
-        <v>196</v>
+        <v>116</v>
       </c>
       <c r="D32" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E32" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="F32" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="G32" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B33" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="C33">
-        <v>197</v>
+        <v>116</v>
       </c>
       <c r="D33" t="s">
         <v>52</v>
       </c>
       <c r="E33" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="F33" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G33" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B34" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="C34">
-        <v>197</v>
+        <v>119</v>
       </c>
       <c r="D34" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E34" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="F34" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="G34" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B35" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="C35">
-        <v>197</v>
+        <v>119</v>
       </c>
       <c r="D35" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E35" t="s">
+        <v>45</v>
+      </c>
+      <c r="F35" t="s">
+        <v>48</v>
+      </c>
+      <c r="G35" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B36" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="C36">
-        <v>197</v>
+        <v>120</v>
       </c>
       <c r="D36" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E36" t="s">
+        <v>45</v>
+      </c>
+      <c r="F36" t="s">
+        <v>48</v>
+      </c>
+      <c r="G36" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B37" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="C37">
-        <v>200</v>
+        <v>120</v>
       </c>
       <c r="D37" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E37" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
       <c r="G37" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B38" t="s">
-        <v>19</v>
+        <v>57</v>
       </c>
       <c r="C38">
-        <v>200</v>
+        <v>123</v>
       </c>
       <c r="D38" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E38" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="F38" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="G38" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B39" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="C39">
-        <v>201</v>
+        <v>166</v>
       </c>
       <c r="D39" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="E39" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B40" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C40">
-        <v>359</v>
+        <v>185</v>
       </c>
       <c r="D40" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="E40" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="F40" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G40" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B41" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C41">
-        <v>359</v>
+        <v>185</v>
       </c>
       <c r="D41" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="E41" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="F41" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G41" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B42" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="C42">
-        <v>362</v>
+        <v>185</v>
       </c>
       <c r="D42" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E42" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="F42" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G42" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B43" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="C43">
-        <v>362</v>
+        <v>186</v>
       </c>
       <c r="D43" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="E43" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="F43" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="G43" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B44" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="C44">
-        <v>362</v>
+        <v>186</v>
       </c>
       <c r="D44" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="E44" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="F44" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G44" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B45" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="C45">
-        <v>363</v>
+        <v>187</v>
       </c>
       <c r="D45" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E45" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="F45" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G45" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B46" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="C46">
-        <v>363</v>
+        <v>187</v>
       </c>
       <c r="D46" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E46" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="F46" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G46" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B47" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="C47">
-        <v>363</v>
+        <v>193</v>
       </c>
       <c r="D47" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="E47" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B48" t="s">
-        <v>62</v>
+        <v>28</v>
       </c>
       <c r="C48">
-        <v>366</v>
+        <v>193</v>
       </c>
       <c r="D48" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E48" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="F48" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G48" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B49" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="C49">
-        <v>366</v>
+        <v>196</v>
       </c>
       <c r="D49" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="E49" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="F49" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G49" t="s">
-        <v>12</v>
+        <v>69</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B50" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="C50">
-        <v>366</v>
+        <v>196</v>
       </c>
       <c r="D50" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="E50" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="F50" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="G50" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B51" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C51">
-        <v>386</v>
+        <v>196</v>
       </c>
       <c r="D51" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="E51" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F51" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G51" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B52" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C52">
-        <v>386</v>
+        <v>196</v>
       </c>
       <c r="D52" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="E52" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F52" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G52" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B53" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C53">
-        <v>386</v>
+        <v>197</v>
       </c>
       <c r="D53" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="E53" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F53" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B54" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="C54">
-        <v>387</v>
+        <v>197</v>
       </c>
       <c r="D54" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="E54" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F54" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G54" t="s">
-        <v>12</v>
+        <v>69</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B55" t="s">
+        <v>38</v>
+      </c>
+      <c r="C55">
+        <v>197</v>
+      </c>
+      <c r="D55" t="s">
+        <v>70</v>
+      </c>
+      <c r="E55" t="s">
         <v>67</v>
-      </c>
-[...7 lines deleted...]
-        <v>65</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B56" t="s">
+        <v>38</v>
+      </c>
+      <c r="C56">
+        <v>197</v>
+      </c>
+      <c r="D56" t="s">
+        <v>70</v>
+      </c>
+      <c r="E56" t="s">
         <v>67</v>
       </c>
-      <c r="C56">
-[...7 lines deleted...]
-      </c>
       <c r="F56" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G56" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B57" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="C57">
-        <v>390</v>
+        <v>200</v>
       </c>
       <c r="D57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E57" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F57" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G57" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B58" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="C58">
-        <v>390</v>
+        <v>200</v>
       </c>
       <c r="D58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E58" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F58" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="G58" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="B59" t="s">
+        <v>34</v>
+      </c>
+      <c r="C59">
+        <v>201</v>
+      </c>
+      <c r="D59" t="s">
+        <v>72</v>
+      </c>
+      <c r="E59" t="s">
+        <v>67</v>
+      </c>
+      <c r="F59" t="s">
+        <v>11</v>
+      </c>
+      <c r="G59" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" t="s">
+        <v>30</v>
+      </c>
+      <c r="B60" t="s">
+        <v>73</v>
+      </c>
+      <c r="C60">
+        <v>359</v>
+      </c>
+      <c r="D60" t="s">
+        <v>74</v>
+      </c>
+      <c r="E60" t="s">
+        <v>75</v>
+      </c>
+      <c r="F60" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" t="s">
+        <v>30</v>
+      </c>
+      <c r="B61" t="s">
+        <v>73</v>
+      </c>
+      <c r="C61">
+        <v>359</v>
+      </c>
+      <c r="D61" t="s">
+        <v>74</v>
+      </c>
+      <c r="E61" t="s">
+        <v>75</v>
+      </c>
+      <c r="F61" t="s">
+        <v>11</v>
+      </c>
+      <c r="G61" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" t="s">
+        <v>30</v>
+      </c>
+      <c r="B62" t="s">
+        <v>34</v>
+      </c>
+      <c r="C62">
+        <v>362</v>
+      </c>
+      <c r="D62" t="s">
+        <v>76</v>
+      </c>
+      <c r="E62" t="s">
+        <v>75</v>
+      </c>
+      <c r="F62" t="s">
+        <v>16</v>
+      </c>
+      <c r="G62" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" t="s">
+        <v>30</v>
+      </c>
+      <c r="B63" t="s">
+        <v>34</v>
+      </c>
+      <c r="C63">
+        <v>362</v>
+      </c>
+      <c r="D63" t="s">
+        <v>76</v>
+      </c>
+      <c r="E63" t="s">
+        <v>75</v>
+      </c>
+      <c r="F63" t="s">
+        <v>22</v>
+      </c>
+      <c r="G63" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" t="s">
+        <v>30</v>
+      </c>
+      <c r="B64" t="s">
+        <v>34</v>
+      </c>
+      <c r="C64">
+        <v>362</v>
+      </c>
+      <c r="D64" t="s">
+        <v>76</v>
+      </c>
+      <c r="E64" t="s">
+        <v>75</v>
+      </c>
+      <c r="F64" t="s">
+        <v>11</v>
+      </c>
+      <c r="G64" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" t="s">
+        <v>30</v>
+      </c>
+      <c r="B65" t="s">
+        <v>34</v>
+      </c>
+      <c r="C65">
+        <v>363</v>
+      </c>
+      <c r="D65" t="s">
+        <v>77</v>
+      </c>
+      <c r="E65" t="s">
+        <v>75</v>
+      </c>
+      <c r="F65" t="s">
+        <v>48</v>
+      </c>
+      <c r="G65" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" t="s">
+        <v>30</v>
+      </c>
+      <c r="B66" t="s">
+        <v>34</v>
+      </c>
+      <c r="C66">
+        <v>363</v>
+      </c>
+      <c r="D66" t="s">
+        <v>77</v>
+      </c>
+      <c r="E66" t="s">
+        <v>75</v>
+      </c>
+      <c r="F66" t="s">
+        <v>11</v>
+      </c>
+      <c r="G66" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" t="s">
+        <v>30</v>
+      </c>
+      <c r="B67" t="s">
+        <v>34</v>
+      </c>
+      <c r="C67">
+        <v>363</v>
+      </c>
+      <c r="D67" t="s">
+        <v>77</v>
+      </c>
+      <c r="E67" t="s">
+        <v>75</v>
+      </c>
+      <c r="F67" t="s">
+        <v>36</v>
+      </c>
+      <c r="G67" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68" t="s">
+        <v>30</v>
+      </c>
+      <c r="B68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C68">
+        <v>366</v>
+      </c>
+      <c r="D68" t="s">
+        <v>79</v>
+      </c>
+      <c r="E68" t="s">
+        <v>75</v>
+      </c>
+      <c r="F68" t="s">
+        <v>48</v>
+      </c>
+      <c r="G68" t="s">
         <v>69</v>
       </c>
-      <c r="C59">
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" t="s">
+        <v>30</v>
+      </c>
+      <c r="B69" t="s">
+        <v>78</v>
+      </c>
+      <c r="C69">
+        <v>366</v>
+      </c>
+      <c r="D69" t="s">
+        <v>79</v>
+      </c>
+      <c r="E69" t="s">
+        <v>75</v>
+      </c>
+      <c r="F69" t="s">
+        <v>11</v>
+      </c>
+      <c r="G69" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" t="s">
+        <v>30</v>
+      </c>
+      <c r="B70" t="s">
+        <v>78</v>
+      </c>
+      <c r="C70">
+        <v>366</v>
+      </c>
+      <c r="D70" t="s">
+        <v>79</v>
+      </c>
+      <c r="E70" t="s">
+        <v>75</v>
+      </c>
+      <c r="F70" t="s">
+        <v>48</v>
+      </c>
+      <c r="G70" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" t="s">
+        <v>7</v>
+      </c>
+      <c r="B71" t="s">
+        <v>63</v>
+      </c>
+      <c r="C71">
+        <v>380</v>
+      </c>
+      <c r="D71" t="s">
+        <v>80</v>
+      </c>
+      <c r="E71" t="s">
+        <v>81</v>
+      </c>
+      <c r="F71" t="s">
+        <v>22</v>
+      </c>
+      <c r="G71" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" t="s">
+        <v>7</v>
+      </c>
+      <c r="B72" t="s">
+        <v>63</v>
+      </c>
+      <c r="C72">
+        <v>380</v>
+      </c>
+      <c r="D72" t="s">
+        <v>80</v>
+      </c>
+      <c r="E72" t="s">
+        <v>81</v>
+      </c>
+      <c r="F72" t="s">
+        <v>11</v>
+      </c>
+      <c r="G72" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" t="s">
+        <v>7</v>
+      </c>
+      <c r="B73" t="s">
+        <v>38</v>
+      </c>
+      <c r="C73">
+        <v>383</v>
+      </c>
+      <c r="D73" t="s">
+        <v>82</v>
+      </c>
+      <c r="E73" t="s">
+        <v>81</v>
+      </c>
+      <c r="F73" t="s">
+        <v>11</v>
+      </c>
+      <c r="G73" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" t="s">
+        <v>7</v>
+      </c>
+      <c r="B74" t="s">
+        <v>38</v>
+      </c>
+      <c r="C74">
+        <v>383</v>
+      </c>
+      <c r="D74" t="s">
+        <v>82</v>
+      </c>
+      <c r="E74" t="s">
+        <v>81</v>
+      </c>
+      <c r="F74" t="s">
+        <v>48</v>
+      </c>
+      <c r="G74" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" t="s">
+        <v>7</v>
+      </c>
+      <c r="B75" t="s">
+        <v>38</v>
+      </c>
+      <c r="C75">
+        <v>383</v>
+      </c>
+      <c r="D75" t="s">
+        <v>82</v>
+      </c>
+      <c r="E75" t="s">
+        <v>81</v>
+      </c>
+      <c r="F75" t="s">
+        <v>48</v>
+      </c>
+      <c r="G75" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" t="s">
+        <v>7</v>
+      </c>
+      <c r="B76" t="s">
+        <v>13</v>
+      </c>
+      <c r="C76">
+        <v>384</v>
+      </c>
+      <c r="D76" t="s">
+        <v>83</v>
+      </c>
+      <c r="E76" t="s">
+        <v>81</v>
+      </c>
+      <c r="F76" t="s">
+        <v>22</v>
+      </c>
+      <c r="G76" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" t="s">
+        <v>7</v>
+      </c>
+      <c r="B77" t="s">
+        <v>13</v>
+      </c>
+      <c r="C77">
+        <v>384</v>
+      </c>
+      <c r="D77" t="s">
+        <v>83</v>
+      </c>
+      <c r="E77" t="s">
+        <v>81</v>
+      </c>
+      <c r="F77" t="s">
+        <v>11</v>
+      </c>
+      <c r="G77" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" t="s">
+        <v>30</v>
+      </c>
+      <c r="B78" t="s">
+        <v>55</v>
+      </c>
+      <c r="C78">
+        <v>386</v>
+      </c>
+      <c r="D78" t="s">
+        <v>84</v>
+      </c>
+      <c r="E78" t="s">
+        <v>81</v>
+      </c>
+      <c r="F78" t="s">
+        <v>22</v>
+      </c>
+      <c r="G78" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" t="s">
+        <v>30</v>
+      </c>
+      <c r="B79" t="s">
+        <v>55</v>
+      </c>
+      <c r="C79">
+        <v>386</v>
+      </c>
+      <c r="D79" t="s">
+        <v>84</v>
+      </c>
+      <c r="E79" t="s">
+        <v>81</v>
+      </c>
+      <c r="F79" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" t="s">
+        <v>30</v>
+      </c>
+      <c r="B80" t="s">
+        <v>55</v>
+      </c>
+      <c r="C80">
+        <v>386</v>
+      </c>
+      <c r="D80" t="s">
+        <v>84</v>
+      </c>
+      <c r="E80" t="s">
+        <v>81</v>
+      </c>
+      <c r="F80" t="s">
+        <v>20</v>
+      </c>
+      <c r="G80" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" t="s">
+        <v>7</v>
+      </c>
+      <c r="B81" t="s">
+        <v>73</v>
+      </c>
+      <c r="C81">
+        <v>387</v>
+      </c>
+      <c r="D81" t="s">
+        <v>85</v>
+      </c>
+      <c r="E81" t="s">
+        <v>81</v>
+      </c>
+      <c r="F81" t="s">
+        <v>48</v>
+      </c>
+      <c r="G81" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" t="s">
+        <v>7</v>
+      </c>
+      <c r="B82" t="s">
+        <v>73</v>
+      </c>
+      <c r="C82">
+        <v>387</v>
+      </c>
+      <c r="D82" t="s">
+        <v>85</v>
+      </c>
+      <c r="E82" t="s">
+        <v>81</v>
+      </c>
+      <c r="F82" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" t="s">
+        <v>30</v>
+      </c>
+      <c r="B83" t="s">
+        <v>73</v>
+      </c>
+      <c r="C83">
+        <v>387</v>
+      </c>
+      <c r="D83" t="s">
+        <v>85</v>
+      </c>
+      <c r="E83" t="s">
+        <v>81</v>
+      </c>
+      <c r="F83" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" t="s">
+        <v>7</v>
+      </c>
+      <c r="B84" t="s">
+        <v>24</v>
+      </c>
+      <c r="C84">
+        <v>388</v>
+      </c>
+      <c r="D84" t="s">
+        <v>86</v>
+      </c>
+      <c r="E84" t="s">
+        <v>81</v>
+      </c>
+      <c r="F84" t="s">
+        <v>11</v>
+      </c>
+      <c r="G84" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" t="s">
+        <v>30</v>
+      </c>
+      <c r="B85" t="s">
+        <v>18</v>
+      </c>
+      <c r="C85">
+        <v>389</v>
+      </c>
+      <c r="D85" t="s">
+        <v>87</v>
+      </c>
+      <c r="E85" t="s">
+        <v>81</v>
+      </c>
+      <c r="F85" t="s">
+        <v>11</v>
+      </c>
+      <c r="G85" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" t="s">
+        <v>30</v>
+      </c>
+      <c r="B86" t="s">
+        <v>18</v>
+      </c>
+      <c r="C86">
+        <v>389</v>
+      </c>
+      <c r="D86" t="s">
+        <v>87</v>
+      </c>
+      <c r="E86" t="s">
+        <v>81</v>
+      </c>
+      <c r="F86" t="s">
+        <v>22</v>
+      </c>
+      <c r="G86" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" t="s">
+        <v>30</v>
+      </c>
+      <c r="B87" t="s">
+        <v>88</v>
+      </c>
+      <c r="C87">
         <v>390</v>
       </c>
-      <c r="D59" t="s">
-[...9 lines deleted...]
-        <v>33</v>
+      <c r="D87" t="s">
+        <v>89</v>
+      </c>
+      <c r="E87" t="s">
+        <v>81</v>
+      </c>
+      <c r="F87" t="s">
+        <v>20</v>
+      </c>
+      <c r="G87" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" t="s">
+        <v>30</v>
+      </c>
+      <c r="B88" t="s">
+        <v>88</v>
+      </c>
+      <c r="C88">
+        <v>390</v>
+      </c>
+      <c r="D88" t="s">
+        <v>89</v>
+      </c>
+      <c r="E88" t="s">
+        <v>81</v>
+      </c>
+      <c r="F88" t="s">
+        <v>11</v>
+      </c>
+      <c r="G88" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" t="s">
+        <v>30</v>
+      </c>
+      <c r="B89" t="s">
+        <v>88</v>
+      </c>
+      <c r="C89">
+        <v>390</v>
+      </c>
+      <c r="D89" t="s">
+        <v>89</v>
+      </c>
+      <c r="E89" t="s">
+        <v>81</v>
+      </c>
+      <c r="F89" t="s">
+        <v>48</v>
+      </c>
+      <c r="G89" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" t="s">
+        <v>7</v>
+      </c>
+      <c r="B90" t="s">
+        <v>28</v>
+      </c>
+      <c r="C90">
+        <v>391</v>
+      </c>
+      <c r="D90" t="s">
+        <v>90</v>
+      </c>
+      <c r="E90" t="s">
+        <v>81</v>
+      </c>
+      <c r="F90" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7">
+      <c r="A91" t="s">
+        <v>7</v>
+      </c>
+      <c r="B91" t="s">
+        <v>28</v>
+      </c>
+      <c r="C91">
+        <v>391</v>
+      </c>
+      <c r="D91" t="s">
+        <v>90</v>
+      </c>
+      <c r="E91" t="s">
+        <v>81</v>
+      </c>
+      <c r="F91" t="s">
+        <v>22</v>
+      </c>
+      <c r="G91" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92" t="s">
+        <v>7</v>
+      </c>
+      <c r="B92" t="s">
+        <v>13</v>
+      </c>
+      <c r="C92">
+        <v>394</v>
+      </c>
+      <c r="D92" t="s">
+        <v>91</v>
+      </c>
+      <c r="E92" t="s">
+        <v>81</v>
+      </c>
+      <c r="F92" t="s">
+        <v>11</v>
+      </c>
+      <c r="G92" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7">
+      <c r="A93" t="s">
+        <v>7</v>
+      </c>
+      <c r="B93" t="s">
+        <v>13</v>
+      </c>
+      <c r="C93">
+        <v>394</v>
+      </c>
+      <c r="D93" t="s">
+        <v>91</v>
+      </c>
+      <c r="E93" t="s">
+        <v>81</v>
+      </c>
+      <c r="F93" t="s">
+        <v>22</v>
+      </c>
+      <c r="G93" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94" t="s">
+        <v>7</v>
+      </c>
+      <c r="B94" t="s">
+        <v>24</v>
+      </c>
+      <c r="C94">
+        <v>395</v>
+      </c>
+      <c r="D94" t="s">
+        <v>92</v>
+      </c>
+      <c r="E94" t="s">
+        <v>81</v>
+      </c>
+      <c r="F94" t="s">
+        <v>11</v>
+      </c>
+      <c r="G94" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95" t="s">
+        <v>7</v>
+      </c>
+      <c r="B95" t="s">
+        <v>24</v>
+      </c>
+      <c r="C95">
+        <v>395</v>
+      </c>
+      <c r="D95" t="s">
+        <v>92</v>
+      </c>
+      <c r="E95" t="s">
+        <v>81</v>
+      </c>
+      <c r="F95" t="s">
+        <v>22</v>
+      </c>
+      <c r="G95" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96" t="s">
+        <v>7</v>
+      </c>
+      <c r="B96" t="s">
+        <v>28</v>
+      </c>
+      <c r="C96">
+        <v>398</v>
+      </c>
+      <c r="D96" t="s">
+        <v>93</v>
+      </c>
+      <c r="E96" t="s">
+        <v>81</v>
+      </c>
+      <c r="F96" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" t="s">
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>