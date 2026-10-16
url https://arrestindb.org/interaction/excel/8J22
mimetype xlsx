--- v0 (2025-12-05)
+++ v1 (2026-10-16)
@@ -168,51 +168,51 @@
   <si>
     <t>polar_pos_protein</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>5.42x43</t>
   </si>
   <si>
     <t>Van der Waals</t>
   </si>
   <si>
     <t>6.51x51</t>
   </si>
   <si>
     <t>TM6</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>6.55x55</t>
   </si>
   <si>
-    <t>7.35x34</t>
+    <t>7.34x33</t>
   </si>
   <si>
     <t>TM7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>