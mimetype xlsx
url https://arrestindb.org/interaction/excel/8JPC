--- v0 (2025-12-08)
+++ v1 (2026-09-28)
@@ -33,84 +33,84 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="487" uniqueCount="85">
   <si>
     <t>Ligand</t>
   </si>
   <si>
     <t>Amino Acid</t>
   </si>
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Generic Number</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Interaction</t>
   </si>
   <si>
     <t>Interaction Slug</t>
   </si>
   <si>
-    <t>JMV431</t>
+    <t>NTS8–13</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>accessible</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>polar (charge-assisted hydrogen bond)</t>
   </si>
   <si>
     <t>polar_neg_protein</t>
   </si>
   <si>
     <t>polar (hydrogen bond with backbone)</t>
   </si>
   <si>
     <t>polar_backbone</t>
   </si>
   <si>
-    <t>CHEMBL4576388</t>
+    <t>SBI-553</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>2.43x43</t>
   </si>
   <si>
     <t>TM2</t>
   </si>
   <si>
     <t>hydrophobic</t>
   </si>
   <si>
     <t>hyd</t>
   </si>
   <si>
     <t>2.46x46</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>2.65x64</t>
   </si>