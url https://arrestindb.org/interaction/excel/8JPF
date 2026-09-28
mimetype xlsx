--- v0 (2026-01-17)
+++ v1 (2026-09-28)
@@ -33,87 +33,87 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="529" uniqueCount="83">
   <si>
     <t>Ligand</t>
   </si>
   <si>
     <t>Amino Acid</t>
   </si>
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Generic Number</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Interaction</t>
   </si>
   <si>
     <t>Interaction Slug</t>
   </si>
   <si>
-    <t>JMV431</t>
+    <t>NTS8–13</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>accessible</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>polar (hydrogen bond with backbone)</t>
   </si>
   <si>
     <t>polar_backbone</t>
   </si>
   <si>
     <t>Van der Waals</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
-    <t>CHEMBL4576388</t>
+    <t>SBI-553</t>
   </si>
   <si>
     <t>2.43x43</t>
   </si>
   <si>
     <t>TM2</t>
   </si>
   <si>
     <t>hydrophobic</t>
   </si>
   <si>
     <t>hyd</t>
   </si>
   <si>
     <t>2.46x46</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>2.65x64</t>
   </si>
   <si>
     <t>H</t>
   </si>
@@ -663,100 +663,100 @@
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3">
         <v>54</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4">
         <v>54</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5">
         <v>54</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6">
         <v>55</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6" t="s">
         <v>12</v>
       </c>
     </row>
@@ -778,77 +778,77 @@
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>13</v>
       </c>
       <c r="C8">
         <v>105</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9">
         <v>105</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G9" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10" t="s">
         <v>13</v>
       </c>
       <c r="C10">
         <v>108</v>
       </c>
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
     </row>
@@ -870,146 +870,146 @@
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12">
         <v>132</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G12" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>7</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13">
         <v>132</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G13" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14">
         <v>145</v>
       </c>
       <c r="D14" t="s">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>30</v>
       </c>
       <c r="F14" t="s">
         <v>31</v>
       </c>
       <c r="G14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" t="s">
         <v>28</v>
       </c>
       <c r="C15">
         <v>145</v>
       </c>
       <c r="D15" t="s">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>30</v>
       </c>
       <c r="F15" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="G15" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>28</v>
       </c>
       <c r="C16">
         <v>145</v>
       </c>
       <c r="D16" t="s">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>30</v>
       </c>
       <c r="F16" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="G16" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>18</v>
       </c>
       <c r="C17">
         <v>159</v>
       </c>
       <c r="D17" t="s">
         <v>34</v>
       </c>
       <c r="E17" t="s">
         <v>30</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1146,146 +1146,146 @@
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>19</v>
       </c>
       <c r="B24" t="s">
         <v>42</v>
       </c>
       <c r="C24">
         <v>170</v>
       </c>
       <c r="D24" t="s">
         <v>43</v>
       </c>
       <c r="E24" t="s">
         <v>30</v>
       </c>
       <c r="F24" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>19</v>
       </c>
       <c r="B25" t="s">
         <v>42</v>
       </c>
       <c r="C25">
         <v>170</v>
       </c>
       <c r="D25" t="s">
         <v>43</v>
       </c>
       <c r="E25" t="s">
         <v>30</v>
       </c>
       <c r="F25" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G25" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>19</v>
       </c>
       <c r="B26" t="s">
         <v>42</v>
       </c>
       <c r="C26">
         <v>170</v>
       </c>
       <c r="D26" t="s">
         <v>43</v>
       </c>
       <c r="E26" t="s">
         <v>30</v>
       </c>
       <c r="F26" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G26" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" t="s">
         <v>44</v>
       </c>
       <c r="C27">
         <v>207</v>
       </c>
       <c r="D27" t="s">
         <v>45</v>
       </c>
       <c r="E27" t="s">
         <v>46</v>
       </c>
       <c r="F27" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G27" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" t="s">
         <v>44</v>
       </c>
       <c r="C28">
         <v>207</v>
       </c>
       <c r="D28" t="s">
         <v>45</v>
       </c>
       <c r="E28" t="s">
         <v>46</v>
       </c>
       <c r="F28" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>7</v>
       </c>
       <c r="B29" t="s">
         <v>38</v>
       </c>
       <c r="C29">
         <v>212</v>
       </c>
       <c r="D29" t="s">
         <v>9</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1330,100 +1330,100 @@
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>7</v>
       </c>
       <c r="B32" t="s">
         <v>47</v>
       </c>
       <c r="C32">
         <v>225</v>
       </c>
       <c r="D32" t="s">
         <v>48</v>
       </c>
       <c r="E32" t="s">
         <v>49</v>
       </c>
       <c r="F32" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="G32" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" t="s">
         <v>47</v>
       </c>
       <c r="C33">
         <v>225</v>
       </c>
       <c r="D33" t="s">
         <v>48</v>
       </c>
       <c r="E33" t="s">
         <v>49</v>
       </c>
       <c r="F33" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G33" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>7</v>
       </c>
       <c r="B34" t="s">
         <v>47</v>
       </c>
       <c r="C34">
         <v>225</v>
       </c>
       <c r="D34" t="s">
         <v>48</v>
       </c>
       <c r="E34" t="s">
         <v>49</v>
       </c>
       <c r="F34" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G34" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>7</v>
       </c>
       <c r="B35" t="s">
         <v>50</v>
       </c>
       <c r="C35">
         <v>226</v>
       </c>
       <c r="D35" t="s">
         <v>51</v>
       </c>
       <c r="E35" t="s">
         <v>49</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1445,100 +1445,100 @@
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>7</v>
       </c>
       <c r="B37" t="s">
         <v>42</v>
       </c>
       <c r="C37">
         <v>237</v>
       </c>
       <c r="D37" t="s">
         <v>54</v>
       </c>
       <c r="E37" t="s">
         <v>53</v>
       </c>
       <c r="F37" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>7</v>
       </c>
       <c r="B38" t="s">
         <v>42</v>
       </c>
       <c r="C38">
         <v>237</v>
       </c>
       <c r="D38" t="s">
         <v>54</v>
       </c>
       <c r="E38" t="s">
         <v>53</v>
       </c>
       <c r="F38" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="G38" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>7</v>
       </c>
       <c r="B39" t="s">
         <v>42</v>
       </c>
       <c r="C39">
         <v>237</v>
       </c>
       <c r="D39" t="s">
         <v>54</v>
       </c>
       <c r="E39" t="s">
         <v>53</v>
       </c>
       <c r="F39" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G39" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>19</v>
       </c>
       <c r="B40" t="s">
         <v>55</v>
       </c>
       <c r="C40">
         <v>256</v>
       </c>
       <c r="D40" t="s">
         <v>56</v>
       </c>
       <c r="E40" t="s">
         <v>53</v>
       </c>
       <c r="F40" t="s">
         <v>16</v>
       </c>
       <c r="G40" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1652,215 +1652,215 @@
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>19</v>
       </c>
       <c r="B46" t="s">
         <v>13</v>
       </c>
       <c r="C46">
         <v>305</v>
       </c>
       <c r="D46" t="s">
         <v>63</v>
       </c>
       <c r="E46" t="s">
         <v>61</v>
       </c>
       <c r="F46" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G46" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>19</v>
       </c>
       <c r="B47" t="s">
         <v>13</v>
       </c>
       <c r="C47">
         <v>305</v>
       </c>
       <c r="D47" t="s">
         <v>63</v>
       </c>
       <c r="E47" t="s">
         <v>61</v>
       </c>
       <c r="F47" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G47" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>19</v>
       </c>
       <c r="B48" t="s">
         <v>13</v>
       </c>
       <c r="C48">
         <v>305</v>
       </c>
       <c r="D48" t="s">
         <v>63</v>
       </c>
       <c r="E48" t="s">
         <v>61</v>
       </c>
       <c r="F48" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>19</v>
       </c>
       <c r="B49" t="s">
         <v>18</v>
       </c>
       <c r="C49">
         <v>308</v>
       </c>
       <c r="D49" t="s">
         <v>64</v>
       </c>
       <c r="E49" t="s">
         <v>61</v>
       </c>
       <c r="F49" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G49" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>19</v>
       </c>
       <c r="B50" t="s">
         <v>18</v>
       </c>
       <c r="C50">
         <v>308</v>
       </c>
       <c r="D50" t="s">
         <v>64</v>
       </c>
       <c r="E50" t="s">
         <v>61</v>
       </c>
       <c r="F50" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G50" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>19</v>
       </c>
       <c r="B51" t="s">
         <v>18</v>
       </c>
       <c r="C51">
         <v>308</v>
       </c>
       <c r="D51" t="s">
         <v>64</v>
       </c>
       <c r="E51" t="s">
         <v>61</v>
       </c>
       <c r="F51" t="s">
         <v>16</v>
       </c>
       <c r="G51" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
         <v>7</v>
       </c>
       <c r="B52" t="s">
         <v>38</v>
       </c>
       <c r="C52">
         <v>322</v>
       </c>
       <c r="D52" t="s">
         <v>65</v>
       </c>
       <c r="E52" t="s">
         <v>61</v>
       </c>
       <c r="F52" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="G52" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
         <v>7</v>
       </c>
       <c r="B53" t="s">
         <v>38</v>
       </c>
       <c r="C53">
         <v>322</v>
       </c>
       <c r="D53" t="s">
         <v>65</v>
       </c>
       <c r="E53" t="s">
         <v>61</v>
       </c>
       <c r="F53" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="G53" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
         <v>7</v>
       </c>
       <c r="B54" t="s">
         <v>38</v>
       </c>
       <c r="C54">
         <v>323</v>
       </c>
       <c r="D54" t="s">
         <v>66</v>
       </c>
       <c r="E54" t="s">
         <v>61</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1882,100 +1882,100 @@
       </c>
       <c r="F55" t="s">
         <v>16</v>
       </c>
       <c r="G55" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
         <v>7</v>
       </c>
       <c r="B56" t="s">
         <v>25</v>
       </c>
       <c r="C56">
         <v>326</v>
       </c>
       <c r="D56" t="s">
         <v>67</v>
       </c>
       <c r="E56" t="s">
         <v>61</v>
       </c>
       <c r="F56" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G56" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
         <v>7</v>
       </c>
       <c r="B57" t="s">
         <v>25</v>
       </c>
       <c r="C57">
         <v>326</v>
       </c>
       <c r="D57" t="s">
         <v>67</v>
       </c>
       <c r="E57" t="s">
         <v>61</v>
       </c>
       <c r="F57" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G57" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
         <v>7</v>
       </c>
       <c r="B58" t="s">
         <v>25</v>
       </c>
       <c r="C58">
         <v>326</v>
       </c>
       <c r="D58" t="s">
         <v>67</v>
       </c>
       <c r="E58" t="s">
         <v>61</v>
       </c>
       <c r="F58" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G58" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
         <v>7</v>
       </c>
       <c r="B59" t="s">
         <v>68</v>
       </c>
       <c r="C59">
         <v>327</v>
       </c>
       <c r="D59" t="s">
         <v>69</v>
       </c>
       <c r="E59" t="s">
         <v>61</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59" t="s">
         <v>12</v>
       </c>
     </row>
@@ -2066,100 +2066,100 @@
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
         <v>7</v>
       </c>
       <c r="B64" t="s">
         <v>70</v>
       </c>
       <c r="C64">
         <v>334</v>
       </c>
       <c r="D64" t="s">
         <v>9</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G64" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
         <v>7</v>
       </c>
       <c r="B65" t="s">
         <v>70</v>
       </c>
       <c r="C65">
         <v>334</v>
       </c>
       <c r="D65" t="s">
         <v>9</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G65" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
         <v>7</v>
       </c>
       <c r="B66" t="s">
         <v>70</v>
       </c>
       <c r="C66">
         <v>334</v>
       </c>
       <c r="D66" t="s">
         <v>9</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G66" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
         <v>7</v>
       </c>
       <c r="B67" t="s">
         <v>50</v>
       </c>
       <c r="C67">
         <v>336</v>
       </c>
       <c r="D67" t="s">
         <v>71</v>
       </c>
       <c r="E67" t="s">
         <v>72</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67" t="s">
         <v>12</v>
       </c>
     </row>
@@ -2181,284 +2181,284 @@
       </c>
       <c r="F68" t="s">
         <v>16</v>
       </c>
       <c r="G68" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
         <v>7</v>
       </c>
       <c r="B69" t="s">
         <v>28</v>
       </c>
       <c r="C69">
         <v>339</v>
       </c>
       <c r="D69" t="s">
         <v>73</v>
       </c>
       <c r="E69" t="s">
         <v>72</v>
       </c>
       <c r="F69" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G69" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
         <v>7</v>
       </c>
       <c r="B70" t="s">
         <v>28</v>
       </c>
       <c r="C70">
         <v>339</v>
       </c>
       <c r="D70" t="s">
         <v>73</v>
       </c>
       <c r="E70" t="s">
         <v>72</v>
       </c>
       <c r="F70" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G70" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
         <v>7</v>
       </c>
       <c r="B71" t="s">
         <v>28</v>
       </c>
       <c r="C71">
         <v>339</v>
       </c>
       <c r="D71" t="s">
         <v>73</v>
       </c>
       <c r="E71" t="s">
         <v>72</v>
       </c>
       <c r="F71" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="G71" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
         <v>7</v>
       </c>
       <c r="B72" t="s">
         <v>28</v>
       </c>
       <c r="C72">
         <v>342</v>
       </c>
       <c r="D72" t="s">
         <v>74</v>
       </c>
       <c r="E72" t="s">
         <v>72</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
         <v>7</v>
       </c>
       <c r="B73" t="s">
         <v>28</v>
       </c>
       <c r="C73">
         <v>342</v>
       </c>
       <c r="D73" t="s">
         <v>74</v>
       </c>
       <c r="E73" t="s">
         <v>72</v>
       </c>
       <c r="F73" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G73" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
         <v>7</v>
       </c>
       <c r="B74" t="s">
         <v>28</v>
       </c>
       <c r="C74">
         <v>342</v>
       </c>
       <c r="D74" t="s">
         <v>74</v>
       </c>
       <c r="E74" t="s">
         <v>72</v>
       </c>
       <c r="F74" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G74" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
         <v>7</v>
       </c>
       <c r="B75" t="s">
         <v>27</v>
       </c>
       <c r="C75">
         <v>343</v>
       </c>
       <c r="D75" t="s">
         <v>75</v>
       </c>
       <c r="E75" t="s">
         <v>72</v>
       </c>
       <c r="F75" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G75" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
         <v>7</v>
       </c>
       <c r="B76" t="s">
         <v>27</v>
       </c>
       <c r="C76">
         <v>343</v>
       </c>
       <c r="D76" t="s">
         <v>75</v>
       </c>
       <c r="E76" t="s">
         <v>72</v>
       </c>
       <c r="F76" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
         <v>7</v>
       </c>
       <c r="B77" t="s">
         <v>28</v>
       </c>
       <c r="C77">
         <v>346</v>
       </c>
       <c r="D77" t="s">
         <v>76</v>
       </c>
       <c r="E77" t="s">
         <v>72</v>
       </c>
       <c r="F77" t="s">
         <v>31</v>
       </c>
       <c r="G77" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
         <v>7</v>
       </c>
       <c r="B78" t="s">
         <v>28</v>
       </c>
       <c r="C78">
         <v>346</v>
       </c>
       <c r="D78" t="s">
         <v>76</v>
       </c>
       <c r="E78" t="s">
         <v>72</v>
       </c>
       <c r="F78" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G78" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
         <v>7</v>
       </c>
       <c r="B79" t="s">
         <v>28</v>
       </c>
       <c r="C79">
         <v>346</v>
       </c>
       <c r="D79" t="s">
         <v>76</v>
       </c>
       <c r="E79" t="s">
         <v>72</v>
       </c>
       <c r="F79" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G79" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
         <v>19</v>
       </c>
       <c r="B80" t="s">
         <v>55</v>
       </c>
       <c r="C80">
         <v>360</v>
       </c>
       <c r="D80" t="s">
         <v>77</v>
       </c>
       <c r="E80" t="s">
         <v>72</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80" t="s">
         <v>12</v>
       </c>
     </row>
@@ -2480,192 +2480,192 @@
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
         <v>19</v>
       </c>
       <c r="B82" t="s">
         <v>18</v>
       </c>
       <c r="C82">
         <v>367</v>
       </c>
       <c r="D82" t="s">
         <v>79</v>
       </c>
       <c r="E82" t="s">
         <v>72</v>
       </c>
       <c r="F82" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="G82" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
         <v>19</v>
       </c>
       <c r="B83" t="s">
         <v>18</v>
       </c>
       <c r="C83">
         <v>367</v>
       </c>
       <c r="D83" t="s">
         <v>79</v>
       </c>
       <c r="E83" t="s">
         <v>72</v>
       </c>
       <c r="F83" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G83" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
         <v>19</v>
       </c>
       <c r="B84" t="s">
         <v>18</v>
       </c>
       <c r="C84">
         <v>367</v>
       </c>
       <c r="D84" t="s">
         <v>79</v>
       </c>
       <c r="E84" t="s">
         <v>72</v>
       </c>
       <c r="F84" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G84" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
         <v>19</v>
       </c>
       <c r="B85" t="s">
         <v>36</v>
       </c>
       <c r="C85">
         <v>368</v>
       </c>
       <c r="D85" t="s">
         <v>80</v>
       </c>
       <c r="E85" t="s">
         <v>81</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
         <v>19</v>
       </c>
       <c r="B86" t="s">
         <v>25</v>
       </c>
       <c r="C86">
         <v>371</v>
       </c>
       <c r="D86" t="s">
         <v>82</v>
       </c>
       <c r="E86" t="s">
         <v>81</v>
       </c>
       <c r="F86" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="G86" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
         <v>19</v>
       </c>
       <c r="B87" t="s">
         <v>25</v>
       </c>
       <c r="C87">
         <v>371</v>
       </c>
       <c r="D87" t="s">
         <v>82</v>
       </c>
       <c r="E87" t="s">
         <v>81</v>
       </c>
       <c r="F87" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
         <v>19</v>
       </c>
       <c r="B88" t="s">
         <v>25</v>
       </c>
       <c r="C88">
         <v>371</v>
       </c>
       <c r="D88" t="s">
         <v>82</v>
       </c>
       <c r="E88" t="s">
         <v>81</v>
       </c>
       <c r="F88" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G88" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>