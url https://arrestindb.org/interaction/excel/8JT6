--- v0 (2025-12-10)
+++ v1 (2026-10-17)
@@ -33,51 +33,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="68">
   <si>
     <t>Ligand</t>
   </si>
   <si>
     <t>Amino Acid</t>
   </si>
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Generic Number</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Interaction</t>
   </si>
   <si>
     <t>Interaction Slug</t>
   </si>
   <si>
-    <t>1-(4-fluorophenyl)-4-[(7R)-2,5,11-triazatetracyclo[7.6.1.0^2,7.0^12,16]hexadeca-1(15),9,12(16),13-tetraen-5-yl]butan-1-one</t>
+    <t>(R)-IHCH-7179</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>2.61x60</t>
   </si>
   <si>
     <t>TM2</t>
   </si>
   <si>
     <t>accessible</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
     <t>Van der Waals</t>
   </si>
   <si>
     <t>polar (hydrogen bond with backbone)</t>
   </si>
   <si>
     <t>polar_backbone</t>
   </si>