--- v0 (2026-01-17)
+++ v1 (2026-10-16)
@@ -33,51 +33,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="421" uniqueCount="70">
   <si>
     <t>Ligand</t>
   </si>
   <si>
     <t>Amino Acid</t>
   </si>
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Generic Number</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Interaction</t>
   </si>
   <si>
     <t>Interaction Slug</t>
   </si>
   <si>
-    <t>Stromal cell-derived factor 1</t>
+    <t>CXCL12</t>
   </si>
   <si>
     <t>K</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>accessible</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>hydrophobic</t>
   </si>