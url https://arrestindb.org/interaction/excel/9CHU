--- v0 (2025-12-05)
+++ v1 (2026-10-16)
@@ -10,74 +10,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="46">
   <si>
     <t>Ligand</t>
   </si>
   <si>
     <t>Amino Acid</t>
   </si>
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Generic Number</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Interaction</t>
   </si>
   <si>
     <t>Interaction Slug</t>
   </si>
   <si>
-    <t>Noradrenaline</t>
+    <t>(-)-noradrenaline</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>3.32x32</t>
   </si>
   <si>
     <t>TM3</t>
   </si>
   <si>
     <t>polar (charge-assisted hydrogen bond)</t>
   </si>
   <si>
     <t>polar_neg_protein</t>
   </si>
   <si>
     <t>accessible</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
     <t>polar (charge-charge)</t>
   </si>
@@ -120,63 +120,66 @@
   <si>
     <t>TM5</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>5.42x43</t>
   </si>
   <si>
     <t>polar (hydrogen bond)</t>
   </si>
   <si>
     <t>polar_unspecified</t>
   </si>
   <si>
     <t>5.43x44</t>
   </si>
   <si>
     <t>5.46x461</t>
   </si>
   <si>
     <t>W</t>
   </si>
   <si>
-    <t>N/A</t>
-[...2 lines deleted...]
-    <t>-</t>
+    <t>6.48x48</t>
+  </si>
+  <si>
+    <t>TM6</t>
+  </si>
+  <si>
+    <t>6.51x51</t>
+  </si>
+  <si>
+    <t>6.52x52</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>6.55x55</t>
-  </si>
-[...1 lines deleted...]
-    <t>TM6</t>
   </si>
   <si>
     <t>7.39x38</t>
   </si>
   <si>
     <t>TM7</t>
   </si>
   <si>
     <t>polar_pos_ligand</t>
   </si>
   <si>
     <t>7.43x42</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -842,261 +845,261 @@
       </c>
       <c r="D15" t="s">
         <v>36</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16">
         <v>412</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>7</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="C17">
         <v>412</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17" t="s">
         <v>20</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" t="s">
         <v>23</v>
       </c>
       <c r="C18">
         <v>412</v>
       </c>
       <c r="D18" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" t="s">
         <v>23</v>
       </c>
       <c r="C19">
         <v>413</v>
       </c>
       <c r="D19" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" t="s">
         <v>23</v>
       </c>
       <c r="C20">
         <v>413</v>
       </c>
       <c r="D20" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" t="s">
         <v>23</v>
       </c>
       <c r="C21">
         <v>413</v>
       </c>
       <c r="D21" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
       <c r="F21" t="s">
         <v>20</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C22">
         <v>416</v>
       </c>
       <c r="D22" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E22" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C23">
         <v>435</v>
       </c>
       <c r="D23" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E23" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C24">
         <v>435</v>
       </c>
       <c r="D24" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E24" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" t="s">
         <v>26</v>
       </c>
       <c r="C25">
         <v>439</v>
       </c>
       <c r="D25" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E25" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>