--- v0 (2025-12-06)
+++ v1 (2026-10-16)
@@ -10,74 +10,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="55">
   <si>
     <t>Ligand</t>
   </si>
   <si>
     <t>Amino Acid</t>
   </si>
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Generic Number</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Interaction</t>
   </si>
   <si>
     <t>Interaction Slug</t>
   </si>
   <si>
-    <t>Carazolol</t>
+    <t>(S)-carazolol</t>
   </si>
   <si>
     <t>W</t>
   </si>
   <si>
     <t>3.28x28</t>
   </si>
   <si>
     <t>TM3</t>
   </si>
   <si>
     <t>accessible</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
     <t>T</t>
   </si>
   <si>
     <t>3.29x29</t>
   </si>
   <si>
     <t>D</t>
   </si>
@@ -135,63 +135,72 @@
   <si>
     <t>TM5</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>5.39x40</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>5.42x43</t>
   </si>
   <si>
     <t>polar (hydrogen bond)</t>
   </si>
   <si>
     <t>polar_acceptor_protein</t>
   </si>
   <si>
     <t>5.46x461</t>
   </si>
   <si>
+    <t>6.48x48</t>
+  </si>
+  <si>
+    <t>TM6</t>
+  </si>
+  <si>
+    <t>6.51x51</t>
+  </si>
+  <si>
+    <t>6.52x52</t>
+  </si>
+  <si>
     <t>aromatic (edge-to-face)</t>
   </si>
   <si>
     <t>aro_ef_protein</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>6.55x55</t>
-  </si>
-[...1 lines deleted...]
-    <t>TM6</t>
   </si>
   <si>
     <t>7.35x34</t>
   </si>
   <si>
     <t>TM7</t>
   </si>
   <si>
     <t>7.39x38</t>
   </si>
   <si>
     <t>polar_unspecified</t>
   </si>
   <si>
     <t>polar_donor_protein</t>
   </si>
   <si>
     <t>7.43x42</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
@@ -1047,399 +1056,399 @@
       </c>
       <c r="D23" t="s">
         <v>40</v>
       </c>
       <c r="E23" t="s">
         <v>33</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24">
         <v>409</v>
       </c>
       <c r="D24" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="E24" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="F24" t="s">
         <v>24</v>
       </c>
       <c r="G24" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" t="s">
         <v>8</v>
       </c>
       <c r="C25">
         <v>409</v>
       </c>
       <c r="D25" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="E25" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26">
         <v>409</v>
       </c>
       <c r="D26" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="E26" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" t="s">
         <v>26</v>
       </c>
       <c r="C27">
         <v>412</v>
       </c>
       <c r="D27" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="E27" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" t="s">
         <v>26</v>
       </c>
       <c r="C28">
         <v>412</v>
       </c>
       <c r="D28" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="E28" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>7</v>
       </c>
       <c r="B29" t="s">
         <v>26</v>
       </c>
       <c r="C29">
         <v>412</v>
       </c>
       <c r="D29" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="E29" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="F29" t="s">
         <v>24</v>
       </c>
       <c r="G29" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>7</v>
       </c>
       <c r="B30" t="s">
         <v>26</v>
       </c>
       <c r="C30">
         <v>413</v>
       </c>
       <c r="D30" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="E30" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="F30" t="s">
         <v>24</v>
       </c>
       <c r="G30" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" t="s">
         <v>26</v>
       </c>
       <c r="C31">
         <v>413</v>
       </c>
       <c r="D31" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="E31" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="F31" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G31" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>7</v>
       </c>
       <c r="B32" t="s">
         <v>26</v>
       </c>
       <c r="C32">
         <v>413</v>
       </c>
       <c r="D32" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="E32" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C33">
         <v>416</v>
       </c>
       <c r="D33" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E33" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F33" t="s">
         <v>24</v>
       </c>
       <c r="G33" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C34">
         <v>416</v>
       </c>
       <c r="D34" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E34" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>7</v>
       </c>
       <c r="B35" t="s">
         <v>31</v>
       </c>
       <c r="C35">
         <v>431</v>
       </c>
       <c r="D35" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E35" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C36">
         <v>435</v>
       </c>
       <c r="D36" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E36" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>7</v>
       </c>
       <c r="B37" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C37">
         <v>435</v>
       </c>
       <c r="D37" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E37" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F37" t="s">
         <v>38</v>
       </c>
       <c r="G37" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>7</v>
       </c>
       <c r="B38" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C38">
         <v>435</v>
       </c>
       <c r="D38" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E38" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F38" t="s">
         <v>38</v>
       </c>
       <c r="G38" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>7</v>
       </c>
       <c r="B39" t="s">
         <v>31</v>
       </c>
       <c r="C39">
         <v>439</v>
       </c>
       <c r="D39" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E39" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>